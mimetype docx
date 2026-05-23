--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Umit B. DEMIRCI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">umit-b-demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3616-1810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074999389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-4026-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical hydrogen storage materials – boranes and silanes catalytic solvolysis and dehydrogenation: a mechanistic and regeneration perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizem Karacaoglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Pirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 548, pp.217094. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2025.217094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al–N–H compounds derived from ammonia alane: Synthesis strategies and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 220, pp.154122. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2026.154122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of ammonia borane &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; dual confinement in a cobalt-based Prussian blue analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (19), pp.5227 - 5235. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5se00758e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Synthesis of ZIF-8 Combined with Ruthenium Nanoparticles for Enhanced Electrochemical Detection of Dopamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jassem Wannassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bourigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (2), pp.027511. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/adb457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal Dehydrogenation of Ammonia Borane: Insights into BNH Polymers and Challenges in Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.e202500140. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202500140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borocarbonitrides for Decarbonization: From CO 2 Utilization to Renewable Fuel Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla C Meléndez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoenergy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.6. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nanoenergyadv5020006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Successive Incipient Impregnation Approach for Supporting Prussian Blue Analogues on Porous Carriers for Ammonia Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plaza-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.58885-58893. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c13596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of ammonia alane AlH3NH3 as hydrogen carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74, pp.101-111. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A boron nitride–carbon composite derived from ammonia borane and ZIF-8 with promises for the adsorption of carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (19), pp.8534-8544. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nj00643g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Crystal Structure of Sodium Tetrabenzylborate: Synthesis through the Sodium Borohydride Reduction of Benzaldehyde in the Solid State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.179. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12070179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Co‐UMO‐1 Metal Organic Framework: Solvothermal Synthesis of [Co 3 {μ 3 ‐O} 2 (C 14 H 8 O 6 S) 2 (H 2 O) 3 (C 2 H 5 OH)] ⋅ 2H 2 O, Characterizations, and Application in Methylene Blue Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhieddinne Guergueb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhem Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Guitierrez Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (15), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202400487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of (R)‐N‐1‐Cyclohexylethylamine Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (34), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202301646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based hydrogen storage materials towards Power-to-X technology on the path to carbon neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Coşkuner Filiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hülya Civelek Yörüklü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korkut Açıkalın</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysel Kantürk Figen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (99), pp.39389-39407. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.06.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the technological maturity of hydrogen production by hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous Borocarbonitrides BxCyNz: Synthesis, Characterization, and Promises for CO2 Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimeh Mighri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.734. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13040734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis: Molecular Structure, Thermal-Calorimetric and Computational Analyses, of Three New Amine Borane Adducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.1469. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28031469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Carbon-Doped BN for CO2 Capture Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimeh Mighri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (17), pp.2389. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13172389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride from Ammonia Borane and Alkali Amidoboranes and Its Features for Carbon Dioxide Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimeh Mighri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane-based reactive mixture for trapping and converting carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Coşkuner Fılız</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysel Kantürk Fıgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Materials Science in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.220610. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11706-022-0610-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid room-temperature synthesis and characterizations of high-surface-area nanoparticles of zeolitic imidazolate framework-8 (ZIF-8) for CO2 and CH4 adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhem Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-022-07676-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-based MOF, Cu 3 (SDBA) 2 (HSDBA), as a catalyst for efficient reduction of 4-nitrophenol in the presence of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhieddinne Guergueb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gutierrez Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.908-916. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RE00506E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A boron-11 NMR study of the stability of the alkaline aqueous solution of sodium borohydride that is both an indirect fuel and a direct fuel for low-temperature fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (55), pp.23310-23315. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐State Structures of Primary Long‐Chain Alkylamine Borane Adducts – Synthesis, Properties and Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Valero-Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (43), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1248, pp.131484. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride hydrolysis-mediated hydrogenation of carbon dioxide, towards a two-step production of formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özge Coşkuner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (62), pp.26490-26500. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1975. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Confined, One-Dimensional Boron Nitride Chains in the 1-D Pores of Siliceous Zeolites under High Pressure, High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Paliwoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Wynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alabarse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INORGANIC CHEMISTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (45), pp.18059-18066. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of copper nanoparticles anchored on sulfonated reduced graphene oxide as effective catalyst for the reduction of Thioflavine-T cationic dye in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaşar Karataş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Gülcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 275, pp.125212. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.125212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The porous composite BN@SHS made of boron nitride, silica hollow spheres and Si–O–B interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuo Umegaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.651-662. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10934-021-01189-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized ammonia borane for solid-state hydrogen storage: Outcomes, limitations, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.7351-7370. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Series of Primary Alkylamine Borane Adducts C x H 2x+1 NH 2 BH 3 : Synthesis and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani‐i‐belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María‐josé Valero‐pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (37), pp.9853-9860. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202103126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium hydrazinidoborane: Synthesis, characterization and features for solid-state hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (66), pp.33164-33175. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.07.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of Boron-Based Compounds for Hydrogen Storage in the Solid-State: Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7003. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the thermal decomposition of ammonia borane, a material studied for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.1900-1930. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI01366H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Volume Changes in the Siliceous Zeolite Theta-1 TON due to Hydrogen Insertion under High-Pressure, High-Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Paliwoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Comboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Poręba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanfland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alabarse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (21), pp.5059-5063. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium hydrazinidoborane: Synthesis, characterization, and promises for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibhav Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (3), pp.2022-2033. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.10.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly active, robust and reusable micro-/mesoporous TiN/Si3N4 nanocomposite-based catalysts for clean energy: Understanding the key role of TiN nanoclusters and amorphous Si3N4 matrix in the performance of the catalyst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotaro Tada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saim Özkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 272, pp.118975. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.118975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium hydrazinidoborane, the last of the alkali hydrazinidoboranes, studied as potential hydrogen storage material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (33), pp.16634-16643. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the hydrogen cycle with the couple sodium borohydride‐methanol, via the formation of sodium tetramethoxyborate and sodium metaborate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büşra Kulakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Coşkuner Filiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (14), pp.11405-11416. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.5761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidoboranes and hydrazinidoboranes: State of the art, potential for hydrogen storage, and other prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.30731 - 30755. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diammonium tetraborate dihydrate as hydrolytic by-product of ammonia borane in aqueous alkaline conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Valero-Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.9927-9935. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Borane: An Extensively Studied, Though Not Yet Implemented, Hydrogen Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3071. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Borane Nanospheres for Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Valero-Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Francois Aguey-Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen generation from a sodium borohydride–nickel core@shell structure under hydrolytic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwen Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-François Aguey-Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (7), pp.2707-2717. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NA00037B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy in the thermal decomposition/dehydrogenation of ammonia borane screened by thermogravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (27), pp.14201-14206. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline aqueous solution of sodium decahydro-closo-decaborate Na2B10H10 as liquid anodic fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.551-557. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Design Hydrogen Storage Materials? Fundamentals, Synthesis, and Storage Tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwen Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poojan Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.1900043. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.201900043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubidium hydrazinidoborane: Synthesis, characterization and hydrogen release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (52), pp.28252-28261. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane and hydrazine bis(borane) dehydrogenation mediated by an unsymmetrical (PNN) ruthenium pincer hydride: metal–ligand cooperation for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Luconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Peruzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Giambastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), pp.2583-2596. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9se00241c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis for hydrogen storage - A special issue in honor of Prof. Gabor Laurenczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Himeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (53), pp.28389-28390. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel-based catalysts for hydrogen evolution by hydrolysis of sodium borohydride: from structured nickel hydrazine nitrate complexes to reduced counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (27), pp.14207-14216. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen release from aqueous hydrazine bisborane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (3), pp.1261-1270. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.11.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Borane Fuel Electrooxidation on Pd/C and Pt/C Electrocatalysts: Toward Promising Direct Hydrazine–Borane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.3150 - 3163. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.7b04321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Precursor-Derived Meso-/Macroporous TiO2/SiOC Nanocomposites with Highly Stable Anatase Nanophase Providing Visible Light Photocatalytic Activity and Superior Adsorption of Organic Dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kollamala Chellappan Nair Hari Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride and propylene glycol, an effective combination for the generation of 2.3 wt% of hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (15), pp.7237 - 7244. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.02.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosizing Ammonia Borane with Nickel: A Path toward the Direct Hydrogen Release and Uptake of BNH Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwen Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Rawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zakaria Quadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.1700122. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.201700122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Technological Readiness of the H 2 Generation by Hydrolysis of B(−N)−H Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.470 - 486. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosizing ammonia borane with nickel – An all-solid and all-in-one approach for H2 generation by hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwen Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Francois Aguey-Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (31), pp.14498 - 14506. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.05.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon enhanced visible light photocatalytic activity in polymer-derived TiN/Si-O-C-N nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.87 - 96. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Mechanical Behaviour of Hydrazine Borane (NH2-NH2-BH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">  Vibhav Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">  Jean-Paul Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">  Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.2845-2850. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP08291F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics with engineered mesoporosity: From design to application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vinícius Andrade Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanoelle Diz Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 350, pp.569 - 586. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential of Sodium 1-Oxa- nido -dodecaborate NaB 11 H 12 O for Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Georges Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (10), pp.12878 - 12885. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride for the near-future energy: a ''rough diamond'' for Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/kim-1712-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous hydrazine borane N2H4BH3 and nickel-based catalyst: An effective couple for the release of hydrogen in near-ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touati Ridha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Energy Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (6), pp.845-855. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joei.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride for Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (10), pp.893 - 903. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201800168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical vapor deposition growth of boron–carbon–nitrogen layers from methylamine borane thermolysis products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés R Galvis E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel J Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (2), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9c07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into Dehydrogenation of Partially Deuterated Ammonia Borane NH 3 BD 3 Being Heating to 200 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.489-494. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The highly stable aqueous solution of sodium dodecahydro-&amp;lt;i&amp;gt;closo&amp;lt;/i&amp;gt;-dodecaborate Na&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;B&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;H&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt; as a potential liquid anodic fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.09.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Boron Nitride Nanoscaffolds for Remarkable Hydrogen Storage Capacity from Ammonia Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of H.I. Schlesinger's discoveries upon the course of modern chemistry on B−(N−)H hydrogen carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (33), pp.21048 - 21062. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Hydrazinidoborane Ammoniate LiN2H3BH3·0.25NH3, a Derivative of Hydrazine Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10070750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Plot for Bimetallic Catalysts in Hydrogen Generation by Hydrolysis of Sodium Borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Koska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Toshikj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (8), pp.1163-1166. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.7b00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane, a material with exceptional properties for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.9978 - 10013. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.01.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11 B MAS NMR Study of the Thermolytic Dehydrocoupling of Two Ammonia Boranes upon the Release of One Equivalent of H 2 at Isothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (29), pp.9396 - 9401. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201702227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Plot for Bimetallic Catalysts in Hydrogen Generation by Hydrolysis of Sodium Borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Koska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Toshikj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (8), pp.1163 - 1166. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.7b00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue section dedicated to Prof. Gérald Pourcelly (University of Montpellier), for his significant contribution in the field of hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (34), pp.15412 - 15414. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pd Nanoparticle Size and Solution Reducer Strength on Pd/C Electrocatalyst Stability in Alkaline Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (8), pp.F781 - F787. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0141608jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-/Mesoporous Platinum-SiCN Nanocomposite Catalysts (Pt@SiCN): From Design to Catalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Sachau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Denner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (43), pp.15508 - 15512. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Synchrotron X-ray Thermodiffraction of Boranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-Product Carrying Humidified Hydrogen: An Underestimated Issue in the Hydrolysis of Sodium Borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (14), pp.1777 - 1780. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201600425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane H 3 N BH 3 for solid-state chemical hydrogen storage: Different samples with different thermal behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (34), pp.15462 - 15470. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and scale-up of cerium oxide-based binary/ternary systems as oxidation catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (33), pp.27426 - 27433. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra03179j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction intermediate/product-induced segregation in cobalt–copper as the catalyst for hydrogen generation from the hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (104), pp.102498 - 102503. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra22998k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermodiffraction to monitor synthesis and thermolysis of hydrazine borane-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Robeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Filinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 659, pp.210 - 216. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilicon polymer-derived mesoporous 3D silicon carbide, carbonitride and nitride structures as platinum supports for hydrogen generation by hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awin Wasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (34), pp.15477 - 15488. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-Based (Nano-)Materials: Fundamentals and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.118. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6090118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-cobalt foams as active and stable catalysts for hydrogen release by hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia Eugénio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Moura Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Carmezim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fátima Montemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (20), pp.8438 - 8448. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.03.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights of metal acetylacetonate-aided dehydrocoupling of liquid-state ammonia borane NH 3 BH 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pereza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.177 - 187. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/eri.2016.4.2.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide-based membranes with high soot particle filtration efficiency, durability and catalytic activity for CO/HC oxidation and soot combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail N. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 501, pp.79 - 92. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.4574. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monodisperse platinum nanoparticles supported on highly ordered mesoporous silicon nitride nanoblocks: superior catalytic activity for hydrogen generation from sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (72), pp.58943 - 58951. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra05901a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure hydrogen-generating “doped” sodium hydrazinidoborane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (24), pp.7475 - 7482. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability Of Commercial Pt/C And Pd/C Electrocatalysts In Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.553--558. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0553ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrazine Borane and Hydrazinidoboranes as Chemical Hydrogen Storage Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.3118 - 3141. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en8043118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of polyaniline self-assembled needles and urchin-like structures assisted by magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Tahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (4), pp.505 - 512. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hydride–hydrazine borane: Towards hydrazinidoboranes or composites as hydrogen carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hdhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taihei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (43), pp.14875 - 14884. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Dehydrogenation-(Re)Hydrogenation with Hydrogen-Storage Materials: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.100 - 117. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201402136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrogen cycle with the hydrolysis of sodium borohydride: A statistical approach for highlighting the scientific/technical issues to prioritize in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (6), pp.2673 - 2691. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of sodium octahydrotriborate NaB3H8 as potential anodic fuel of direct liquid fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 286, pp.10 - 17. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.03.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd–MnO2–Fe2O3/C as electrocatalyst for the formic acid electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Şener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö.F. Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (21), pp.6920 - 6926. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.03.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow core@mesoporous shell boron nitride nanopolyhedron-confined ammonia borane: a pure B–N–H composite for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (21), pp.7717-7722. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ta13611f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borohydride-induced destabilization of hydrazine borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.9321 - 9329. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.03.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Hydrazinidoborane: A Polymorphic Material with Potential for Chemical Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voraksmy Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Filinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (10), pp.3249 - 3255. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm500980b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-based catalysts for the hydrolysis of NaBH4 and NH3BH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (15), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00250D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Synthesis of Ultrafine Surfactant-Free NiPt Nanocatalysts toward Efficient and Complete Hydrogen Generation from Hydrazine Borane at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Long Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-Chang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (12), pp.4261 - 4268. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs501329c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic nickel-based nanocatalysts for hydrogen generation from aqueous hydrazine borane: Investigation of iron, cobalt and palladium as the second metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (30), pp.16919 - 16926. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.06.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Boron Nitride: From Molecular Design to Hydrogen Storage Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inorganic Fullerene-like Nanoparticles and Inorganic Nanotubes, 2 (3), pp.396 - 409. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics2030396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrazine borane-induced destabilization of ammonia borane, and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 278, pp.158 - 162. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanisms of the hydrolysis of sodium borohydride: A discussion focusing on cobalt-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (7-8), pp.707 - 716. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel- and platinum-containing core@shell catalysts for hydrogen generation of aqueous hydrazine borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 260, pp.77 - 81. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowires with controlled porosity for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Abou Chaaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (6), pp.2133 - 2138. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2TA00794K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Characterization, and Surface Modification of Periodic Mesoporous Silicon–Aluminum–Carbon–Nitrogen Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Majoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (20), pp.3957 - 3970. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401605a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bottom-up approach to prepare cobalt-based bimetallic supported catalysts for hydrolysis of ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (14), pp.5627 - 5637. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borates in hydrolysis of ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (19), pp.7888 - 7895. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.04.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the relative greenness of the main hydrogen production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of the CuCl2–NH3BH3 mixture followed by TGA and DSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 567, pp.100 - 106. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2012.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Hydrazinidoborane: A Chemical Hydrogen-Storage Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Filinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.667 - 673. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201200800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature hydrogen release from activated carbon-confined ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (18), pp.13437 - 13445. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (5), pp.1768-1777. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline–titania solid electrolyte for new generation photovoltaic single-layer devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges El Haj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (2-3), pp.1040 - 1049. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.01.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synergistic effect of Rh–Ni catalysts on the highly-efficient dehydrogenation of aqueous hydrazine borane for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-Chang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kengo Aranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (98), </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc36407g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining insight into the catalytic dehydrogenation of hydrazine borane in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çetin Çakanyildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (21), pp.15983 - 15991. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel-based bimetallic nanocatalysts in high-extent dehydrogenation of hydrazine borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çetin Çakanyildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tansel Şener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.9722 - 9729. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal-catalyzed dehydrogenation of hydrazine borane N2H4BH3 via the hydrolysis of BH3 and the decomposition of N2H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.10758-10767. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored cobalt film as stable supported catalyst for hydrolysis of sodium borohydride for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (22), pp.14527 - 14533. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous hydrolysis of sodium borohydride in harsh conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.224 - 233. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir–Hinshelwood kinetic model to capture the cobalt nanoparticles-catalyzed hydrolysis of sodium borohydride over a wide temperature range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-extent dehydrogenation of hydrazine borane N2H4BH3 by hydrolysis of BH3 and decomposition of N2H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (9), </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1EE01886H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye-Sensitized Solar Cells Based on a Natural Low Cost Halochromic Sensitizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges El Haj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Tahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1286, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2011.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple preparation method of sodium amidoborane, highly efficient derivative of ammonia borane dehydrogenating at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp.7423 - 7430. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis in hydrolysis of sodium borohydride and ammonia borane, and electrocatalysis in oxidation of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deactivation and reactivation of cobalt in hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (21), pp.13669 - 13675. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Nano-Needles of Polyaniline, Efficient Structures in Controlling Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges El Haj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Tahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1312, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2011.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced hydrogen release by catalyzed hydrolysis of sodium borohydride–ammonia borane mixtures: a solution-state 11B NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (9), </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02090g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-yield synthesis of hollow boron nitride nano-polyhedrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (24), </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1jm10774g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-extent dehydrogenation of hydrazine borane N2H4BH3 by hydrolysis of BH3 and decomposition of N2H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3355-3358. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ee01886h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic RuCo and RuCu catalysts supported on γ-Al2O3. A comparative study of their activity in hydrolysis of ammonia-borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rachiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.7051 - 7065. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced hydrogen release by catalyzed hydrolysis of sodium borohydride-ammonia borane mixtures: a solution-state B-11 NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Null Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.3809-3818. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02090g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane decomposition in the presence of cobalt halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (20), pp.12955 - 12964. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of Ammonia Borane as a Hydrogen Source: Fundamental Issues and Potential Solutions Towards Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udishnu Sanyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Jagirdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (12), pp.1731 - 1739. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201100318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis by polyol method of a ruthenium catalyst supported on γ-Al2O3 for hydrolytic dehydrogenation of ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rachiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-situ characterization of N2H4-, NaBH4- and NH3BH3-reduced cobalt catalysts used in NaBH4 hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical hydrogen storage: ‘material’ gravimetric capacity versus‘system’ gravimetric capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (9), </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1EE01612A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From soil to lab: Utilization of clays as catalyst supports in hydrogen generation from sodium borohydride fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (5), pp.1919 - 1926. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-supported alumina as catalytic film prepared by electrophoretic deposition for hydrogen release applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 256 (24), pp.7684 - 7691. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen release through catalyzed methanolysis of solid sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Null Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (11), pp.1796-1803. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ee00023j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, a reactive metal in releasing hydrogen from sodium borohydride by hydrolysis: A short review and a research perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (9), pp.1870 - 1879. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11426-010-4081-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of solid ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (13), pp.4030 - 4035. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride hydrolysis as hydrogen generator: issues, state of the art and applicability upstream from a fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akdim Ouardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.335. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.200800171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal chloride-doped ammonia borane thermolysis: Positive effect on induction period as well as hydrogen and borazine release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benzouaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 509 (1-2), pp.81 - 86. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated cobalt for catalyzing hydrogen generation from sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (13), pp.5417 - 5421. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Gold as a Metal Promoter of Sulphated Zirconia in n-Heptane Isomerisation at Low Temperaturë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal-containing polymer-derived ceramics for clean energy (Invited conference, VIRTUAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antonio Francisco Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on High-Performance Ceramics (CICC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From design to application of mesoporous Si3N4(C,O) encapsulated Co or Ni nanocatalysts: in catalyst-assisted reactions in alkaline media (Invited conference, VIRTUAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ben Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kenji Nishihora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antonio Francisco Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Taipei International Conference on Catalysis (TICC-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Taipei, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of thermal analysis in the study of BNH materials for solid-state hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Toche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IS2M Mulhouse, Jun 2022, Colmar, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous Si3N4(C,O) Encapsulated Co or Ni nanocatalysts: from design to application in catalyst-assisted reactions in alkaline media (Invited conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ben Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antonio Francisco Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature in situ modification of silicon (carboxy)nitride ceramics by earth-abundant transition metals as promising (electro)catalysts displaying high specific surface areas for clean hydrogen production (Invited conference, VIRTUAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ben Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Morais Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kenji Nishihora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antonio Francisco Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress and Ferroelectrics meeting of Americas (PACC-FMAs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-H and B-N-H materials for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School in Hydrogen &amp; Fuel Cells, wébinaire entre Montpellier (France) et Porto (Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron for carrying/storing hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUBA Work Conference on Energy Science and Technology (Turkish Academy of Science – TUBA WCEST-2021) - WEBINAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBNH materials for solid-state hydrogen storage – Focus on alkali and alkaline-earth hydrazinidoboranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Future (EF4) Conference 2021, wébinaire entre Montpellier (France) et Sydney (Australie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane as hydrogen carrier: from bulk to nanosized particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2021 International Chemical Congress of Pacific Basin Societies (Pacifichem 2021), wébinaire entre Montpellier (France) et Honolulu (Etats-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived mesoporous ceramics with engineered mesoporosity: from design to application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th international conference and exposition on advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly crystalline BN at low temperature using alkali metal modified preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration de céramiques non-oxydes via la synthèse de polymères précéramiques à façon : Vernars la synthèse de nanocomposites fonctionnels de type nitrure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based materials for chemical hydrogen storage and H2 generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Future (EF3) Conference: Fundamental and Applied Science for Alternative Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived mesoporous ceramics as catalysis supports and co-catalysts for hydrogen generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived mesoporous ceramics in nitride systems as catalyst supports and co-catalysts for hydrogen evolution reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th IUVSTA WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster of boron as a liquid anodic fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic nanocomposites through Chemistry and Processability of Single-Source Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology (FIMPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and nitrogen-based compounds for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Nitride Nanocomposites through Chemistry of Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworld Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical destabilization of ammonia borane for an improved hydrogen storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron hydrides for energy: focus on membranes, an underinvestigated field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ion transport in organic and inorganic membranes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sochi, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Application of Nanocomposites derived from Transition metal SilicoNitrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on Nitride (ISNT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Polymer-Derived Ceramics with tailored Mesoporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Multifunctional Hybrids and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based materials for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Symposium on Green Production and Storage of Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: From Single Phase to Nanocomposite Structures with Tailored Porosity for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on High Temperature Ceramic Matrix Composites - HTCMC-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Design of Nitrides as Single-Phase Ceramics and Nanocomposite Structures for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites with multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New borane-amide based materials as potential solid state hydrogen storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications - IDHEA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Organosilicon Polymer-Derived Silicon-based Carbide, Nitride, Carbonitride Ceramics for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on nanoparticles/nanomaterials and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ammonia borane to hydrazine bisborane, via hydrazine borane: boron- and nitrogen-based materials for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Boron Chemistry - EUROBORON 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Suzdal, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilicon Polymer-Derived Mesoporous 3D ceramics and nanocomposites for H2 production from Chemical Hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91st DKG Annual Conference &amp; Symposium on High-Performance Ceramics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Nitride Nanocomposites with tailored mesoporosity for energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide&amp;Nitride Nanocomposites:From Synthesis to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesisch-Deutsches Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Si-based (carbo)nitrides for hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymer Chemistry: Toward the Design of Non-Oxide Ceramic-based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of commercial Pt/C And Pd/C electrocatalysts in alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">228th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ammonia borane to hydrazine bisborane, via hydrazine borane: materials for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 E-MRS Fall Meeting and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics for Hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for H2production from Chemical Hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Méditerranéennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical hydrogen storage materials: Focus on boron and/or nitrogen-based compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Arab Chemistry Conference - ACC-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali metal hydrazinidoboranes as solid-state hydrogen storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications - IDHEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali metal hydrazinidoboranes as solid-state hydrogen storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Clean Energy - ICCE2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp. 1006-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based Polymer Derived nano-Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Solid State Chemistry - SSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Trenčianske Teplice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Polymer-Derived (Carbo) Nitrides for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Nitrides - ISNT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of sodium octahydrotriborate NaB3H8, a potential fuel for direct liquid-fed fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications - IDHEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic study of synthesis of ammonia borane and impact on the thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications - IDHEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure-assisted hydrogen generation by hydro-/thermo-lysis of boranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ç. Çakanyildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST MP1004, MP1103 and MP1106 actions “Materials and processes for energy applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de céramiques SiAlCN à porosité contrôlée par la voie &amp;quot;polymère précéramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane in chemical hydrogen storage @ the European Institute of Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 World Congress on Advances in Nano, Biomechanics, Robotics, and Energy Research - ANBRE13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisations d’octahydrotriborate en vue de son utilisation en système de génération d’énergie par pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones des Jeunes Physico-Chimistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermique dans l'étude des boranes pour le stockage solide de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique - JCAT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous and nanostructured boron nitride as host materials for hydrids: preparation, characterization and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Saint Barthélemy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to improve the dehydrogenation of ammonia borane, a promising chemical hydrogen storage material: from nanoconfinement to chemical modification, via chemical doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 E-MRS Fall Meeting and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the molecular design to the hydrogen storage application of boron nitride nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials : Application and Properties '2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Alushta, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous and nanostructured boron nitride as host materials for hydrids: preparation, characterization and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic dehydrogenation of hydrazine borane in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ç. Çakanyildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 World Congress on Advances in Nano, Biomechanics, Robotics, and Energy Research - ANBRE13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN poreux et nanostructurés comme matériau hôte pour le nanoconfinement des hydrures : caractérisation, préparation et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Applications of Porous Aluminum-based Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium hydrazinidoborane, a chemical hydrogen storage material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium Hydrogen and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stoos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération de dihydrogène à température ambiante à partir d’ammoniaborane nanoconfiné dans une matrice poreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric analysis and differential scanning calorimetry, important techniques in investigating the dehydrogenation ability of NH3BH3-based chemical hydrogen storage mateirals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTEC 2012 Calorimetry and Thermal Effects in Catalysis,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération de dihydrogène à température ambiante à partir d’ammoniaborane nanoconfiné dans une matrice carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ACTHYF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la DRX pour la caractérisation de matériaux à base de bore pour le stockage chimique de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Caractérisation des Matériaux / Diffraction des Rayons X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Design of Multiwall Boron Nitride Hollow-Structured Nano-Polyhedrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference of the European Ceramic Society (ECERS12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Préliminaire des films minces Nanostructurés d’Oxydes de Cobalt Catalytiques élaborés par Pulvérisation Electrostatique et Pyrolytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mahayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Franco-Libanaises; Physique et Interfaces, Université Lille 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Villeneuve d'ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane et dérivés, matériaux pour le stockage chimique de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Ecole Doctorale 459 « Science Chimiques Balard », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor nanowires by templating methods for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Utke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Nanofils Semiconducteurs, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal nanoparticles in hydrolytic dehydrogenation of boron-based complex hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Rachiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Advanced Nanostructured Materials for Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane derivatives for solid-state hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Innovative Materials and Applications CIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organized NWs by templating methods for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Utke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michler Johann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Browsers 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride hydrolysis : Development of efficient and cheap catalysts for room temperature hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akdim Ouardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Rachiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Innovative Materials and Applications CIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouvelles membranes céramiques et hybrides de non-oxydes pour la séparation de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque Energie (Programme Interdisciplinaire Energie du CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN pour le stockage de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Automne du GDR Acthyf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boissy-la-Rivière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'hydrolyse de NaBH4 catalysée par des nanoparticules de cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ANR PAN-H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hydrogen-dense boron- and nitrogen-based storage materials and their applicability in hydrolytic dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting and Exhibit,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P de Rango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermin Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd &amp; Wiley. 2025, Encyclopédie Sciences - Energy (Production, Conversion et stockage de l'hydrogène), Alain Dollet, 978-1-78949-223-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerable hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia de Rango; Fermin Cuevas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen Storage: A Wide Range of Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-355, 2025, Science. Energy - Production, Conversion and Storage of Hydrogen, 978-1-78945-223-5. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394401635.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN Nanoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shiro Kobayashi; Klaus Müllen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymeric Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.244--255, 2015, 978-3-642-29648-2. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29648-2_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BHx-based compounds in solid-state hydrogen storage: from borohydrides towards boranes, a decade of intense research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy storage, Eds. M.A. Rosen, Nova Science Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, a controversial but efficient metal catalyst in the solvolytic hydrogen generation from sodium borohydride and ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cobalt: characteristics, compounds and applications, Eds. L.J. Vidmar, Nova Science Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based molecular precursors for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Wenli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boron: Compounds, Production and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA publishers, pp.581, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId731"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Umit B. DEMIRCI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">umit-b-demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3616-1810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074999389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=HDQLfaAAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-4026-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical hydrogen storage materials – boranes and silanes catalytic solvolysis and dehydrogenation: a mechanistic and regeneration perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizem Karacaoglan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Pirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fajerwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 548, pp.217094. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2025.217094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al–N–H compounds derived from ammonia alane: Synthesis strategies and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 220, pp.154122. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2026.154122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Successive Incipient Impregnation Approach for Supporting Prussian Blue Analogues on Porous Carriers for Ammonia Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plaza-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.58885-58893. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c13596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Synthesis of ZIF-8 Combined with Ruthenium Nanoparticles for Enhanced Electrochemical Detection of Dopamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssra Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jassem Wannassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Bourigua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (2), pp.027511. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/adb457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal Dehydrogenation of Ammonia Borane: Insights into BNH Polymers and Challenges in Regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semsarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20, pp.e202500140. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.202500140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borocarbonitrides for Decarbonization: From CO 2 Utilization to Renewable Fuel Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perla C Meléndez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoenergy Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.6. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nanoenergyadv5020006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of ammonia borane &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; dual confinement in a cobalt-based Prussian blue analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Cahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (19), pp.5227 - 5235. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5se00758e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A boron nitride–carbon composite derived from ammonia borane and ZIF-8 with promises for the adsorption of carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (19), pp.8534-8544. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nj00643g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of ammonia alane AlH3NH3 as hydrogen carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74, pp.101-111. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Crystal Structure of Sodium Tetrabenzylborate: Synthesis through the Sodium Borohydride Reduction of Benzaldehyde in the Solid State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.179. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics12070179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Co‐UMO‐1 Metal Organic Framework: Solvothermal Synthesis of [Co 3 {μ 3 ‐O} 2 (C 14 H 8 O 6 S) 2 (H 2 O) 3 (C 2 H 5 OH)] ⋅ 2H 2 O, Characterizations, and Application in Methylene Blue Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhieddinne Guergueb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhem Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Guitierrez Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (15), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202400487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the technological maturity of hydrogen production by hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.04.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based hydrogen storage materials towards Power-to-X technology on the path to carbon neutrality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Coşkuner Filiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hülya Civelek Yörüklü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korkut Açıkalın</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysel Kantürk Figen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (99), pp.39389-39407. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.06.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of (R)‐N‐1‐Cyclohexylethylamine Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (34), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202301646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous Borocarbonitrides BxCyNz: Synthesis, Characterization, and Promises for CO2 Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimeh Mighri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.734. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13040734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis: Molecular Structure, Thermal-Calorimetric and Computational Analyses, of Three New Amine Borane Adducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (3), pp.1469. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28031469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Carbon-Doped BN for CO2 Capture Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimeh Mighri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (17), pp.2389. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13172389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride from Ammonia Borane and Alkali Amidoboranes and Its Features for Carbon Dioxide Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimeh Mighri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.202201521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The porous composite BN@SHS made of boron nitride, silica hollow spheres and Si–O–B interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuo Umegaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.651-662. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10934-021-01189-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid room-temperature synthesis and characterizations of high-surface-area nanoparticles of zeolitic imidazolate framework-8 (ZIF-8) for CO2 and CH4 adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadhem Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-022-07676-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A boron-11 NMR study of the stability of the alkaline aqueous solution of sodium borohydride that is both an indirect fuel and a direct fuel for low-temperature fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (55), pp.23310-23315. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.05.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid‐State Structures of Primary Long‐Chain Alkylamine Borane Adducts – Synthesis, Properties and Computational Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Valero-Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (43), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202203533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-based MOF, Cu 3 (SDBA) 2 (HSDBA), as a catalyst for efficient reduction of 4-nitrophenol in the presence of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhieddinne Guergueb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gutierrez Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.908-916. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1RE00506E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane-based reactive mixture for trapping and converting carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Coşkuner Fılız</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysel Kantürk Fıgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Materials Science in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.220610. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11706-022-0610-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigoni Theodoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1248, pp.131484. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride hydrolysis-mediated hydrogenation of carbon dioxide, towards a two-step production of formic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özge Coşkuner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (62), pp.26490-26500. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of the Borohydride Anion BH4−: A 11B NMR Study Showing the Formation of Short-Living Reaction Intermediates including BH3OH−</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1975. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Confined, One-Dimensional Boron Nitride Chains in the 1-D Pores of Siliceous Zeolites under High Pressure, High Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Paliwoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fabbiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Wynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alabarse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INORGANIC CHEMISTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (45), pp.18059-18066. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c02430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of copper nanoparticles anchored on sulfonated reduced graphene oxide as effective catalyst for the reduction of Thioflavine-T cationic dye in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaşar Karataş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Gülcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 275, pp.125212. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.125212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous Volume Changes in the Siliceous Zeolite Theta-1 TON due to Hydrogen Insertion under High-Pressure, High-Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Paliwoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Comboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Poręba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hanfland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Alabarse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (21), pp.5059-5063. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized ammonia borane for solid-state hydrogen storage: Outcomes, limitations, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.7351-7370. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.11.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Series of Primary Alkylamine Borane Adducts C x H 2x+1 NH 2 BH 3 : Synthesis and Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Turani‐i‐belloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María‐josé Valero‐pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (37), pp.9853-9860. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202103126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnesium hydrazinidoborane: Synthesis, characterization and features for solid-state hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Roussignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (66), pp.33164-33175. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.07.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destabilization of Boron-Based Compounds for Hydrogen Storage in the Solid-State: Recent Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7003. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the thermal decomposition of ammonia borane, a material studied for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (7), pp.1900-1930. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0QI01366H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Borane: An Extensively Studied, Though Not Yet Implemented, Hydrogen Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (12), pp.3071. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13123071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly active, robust and reusable micro-/mesoporous TiN/Si3N4 nanocomposite-based catalysts for clean energy: Understanding the key role of TiN nanoclusters and amorphous Si3N4 matrix in the performance of the catalyst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shotaro Tada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saim Özkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 272, pp.118975. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.118975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesium hydrazinidoborane, the last of the alkali hydrazinidoboranes, studied as potential hydrogen storage material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (33), pp.16634-16643. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.04.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the hydrogen cycle with the couple sodium borohydride‐methanol, via the formation of sodium tetramethoxyborate and sodium metaborate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Büşra Kulakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Coşkuner Filiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (14), pp.11405-11416. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/er.5761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium hydrazinidoborane: Synthesis, characterization, and promises for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibhav Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (3), pp.2022-2033. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.10.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidoboranes and hydrazinidoboranes: State of the art, potential for hydrogen storage, and other prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A. Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45, pp.30731 - 30755. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diammonium tetraborate dihydrate as hydrolytic by-product of ammonia borane in aqueous alkaline conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Valero-Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.9927-9935. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.01.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy in the thermal decomposition/dehydrogenation of ammonia borane screened by thermogravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (27), pp.14201-14206. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Borane Nanospheres for Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-José Valero-Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Francois Aguey-Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.1129-1138. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen generation from a sodium borohydride–nickel core@shell structure under hydrolytic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwen Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-François Aguey-Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (7), pp.2707-2717. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NA00037B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline aqueous solution of sodium decahydro-closo-decaborate Na2B10H10 as liquid anodic fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.551-557. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Design Hydrogen Storage Materials? Fundamentals, Synthesis, and Storage Tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwen Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poojan Modi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (9), pp.1900043. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.201900043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubidium hydrazinidoborane: Synthesis, characterization and hydrogen release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (52), pp.28252-28261. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane and hydrazine bis(borane) dehydrogenation mediated by an unsymmetrical (PNN) ruthenium pincer hydride: metal–ligand cooperation for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapo Luconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Peruzzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Giambastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rossin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (10), pp.2583-2596. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9se00241c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis for hydrogen storage - A special issue in honor of Prof. Gabor Laurenczy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Himeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (53), pp.28389-28390. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.09.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel-based catalysts for hydrogen evolution by hydrolysis of sodium borohydride: from structured nickel hydrazine nitrate complexes to reduced counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (27), pp.14207-14216. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The highly stable aqueous solution of sodium dodecahydro-&amp;lt;i&amp;gt;closo&amp;lt;/i&amp;gt;-dodecaborate Na&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;B&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt;H&amp;lt;font size=-1&amp;gt;&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt;&amp;lt;/font&amp;gt; as a potential liquid anodic fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.09.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Boron Nitride Nanoscaffolds for Remarkable Hydrogen Storage Capacity from Ammonia Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Fantozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.570-577. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride and propylene glycol, an effective combination for the generation of 2.3 wt% of hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (15), pp.7237 - 7244. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.02.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Mechanical Behaviour of Hydrazine Borane (NH2-NH2-BH3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">  Vibhav Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">  Jean-Paul Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">  Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4), pp.2845-2850. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP08291F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosizing Ammonia Borane with Nickel: A Path toward the Direct Hydrogen Release and Uptake of BNH Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwen Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Rawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Zakaria Quadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Sustainable Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), pp.1700122. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsu.201700122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Technological Readiness of the H 2 Generation by Hydrolysis of B(−N)−H Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.470 - 486. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201700486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosizing ammonia borane with nickel – An all-solid and all-in-one approach for H2 generation by hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiwen Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo-Francois Aguey-Zinsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (31), pp.14498 - 14506. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.05.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmon enhanced visible light photocatalytic activity in polymer-derived TiN/Si-O-C-N nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.87 - 96. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen release from aqueous hydrazine bisborane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (3), pp.1261-1270. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.11.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous Borane Fuel Electrooxidation on Pd/C and Pt/C Electrocatalysts: Toward Promising Direct Hydrazine–Borane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.3150 - 3163. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.7b04321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Precursor-Derived Meso-/Macroporous TiO2/SiOC Nanocomposites with Highly Stable Anatase Nanophase Providing Visible Light Photocatalytic Activity and Superior Adsorption of Organic Dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eranezhuth Wasan Awin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kollamala Chellappan Nair Hari Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (3), pp.362. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11030362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential of Sodium 1-Oxa- nido -dodecaborate NaB 11 H 12 O for Energy Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Georges Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (10), pp.12878 - 12885. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.8b02192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics with engineered mesoporosity: From design to application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maíra Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Vinícius Andrade Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanoelle Diz Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 350, pp.569 - 586. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.07.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride for the near-future energy: a ''rough diamond'' for Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/kim-1712-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous hydrazine borane N2H4BH3 and nickel-based catalyst: An effective couple for the release of hydrogen in near-ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touati Ridha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Energy Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (6), pp.845-855. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joei.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron Nitride for Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPlusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (10), pp.893 - 903. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cplu.201800168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical vapor deposition growth of boron–carbon–nitrogen layers from methylamine borane thermolysis products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Leardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés R Galvis E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel J Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramón Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (2), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa9c07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into Dehydrogenation of Partially Deuterated Ammonia Borane NH 3 BD 3 Being Heating to 200 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.489-494. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11 B MAS NMR Study of the Thermolytic Dehydrocoupling of Two Ammonia Boranes upon the Release of One Equivalent of H 2 at Isothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (29), pp.9396 - 9401. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.201702227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Plot for Bimetallic Catalysts in Hydrogen Generation by Hydrolysis of Sodium Borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Koska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Toshikj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (8), pp.1163 - 1166. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.7b00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of H.I. Schlesinger's discoveries upon the course of modern chemistry on B−(N−)H hydrogen carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (33), pp.21048 - 21062. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.07.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Hydrazinidoborane Ammoniate LiN2H3BH3·0.25NH3, a Derivative of Hydrazine Borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma10070750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano Plot for Bimetallic Catalysts in Hydrogen Generation by Hydrolysis of Sodium Borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Koska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Toshikj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hoett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (8), pp.1163-1166. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jchemed.7b00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane, a material with exceptional properties for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.9978 - 10013. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.01.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-cobalt foams as active and stable catalysts for hydrogen release by hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sónia Eugénio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Moura Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria João Carmezim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fátima Montemor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (20), pp.8438 - 8448. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.03.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights of metal acetylacetonate-aided dehydrocoupling of liquid-state ammonia borane NH 3 BH 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pereza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.177 - 187. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/eri.2016.4.2.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide-based membranes with high soot particle filtration efficiency, durability and catalytic activity for CO/HC oxidation and soot combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Lam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michail N. Tsampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 501, pp.79 - 92. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Pd Nanoparticle Size and Solution Reducer Strength on Pd/C Electrocatalyst Stability in Alkaline Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 163 (8), pp.F781 - F787. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0141608jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-/Mesoporous Platinum-SiCN Nanocomposite Catalysts (Pt@SiCN): From Design to Catalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Sachau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Denner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (43), pp.15508 - 15512. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ Synchrotron X-ray Thermodiffraction of Boranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6020016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and scale-up of cerium oxide-based binary/ternary systems as oxidation catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (33), pp.27426 - 27433. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra03179j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane H 3 N BH 3 for solid-state chemical hydrogen storage: Different samples with different thermal behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (34), pp.15462 - 15470. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">By-Product Carrying Humidified Hydrogen: An Underestimated Issue in the Hydrolysis of Sodium Borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (14), pp.1777 - 1780. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201600425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue section dedicated to Prof. Gérald Pourcelly (University of Montpellier), for his significant contribution in the field of hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (34), pp.15412 - 15414. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction intermediate/product-induced segregation in cobalt–copper as the catalyst for hydrogen generation from the hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (104), pp.102498 - 102503. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra22998k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ thermodiffraction to monitor synthesis and thermolysis of hydrazine borane-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Robeyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Filinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 659, pp.210 - 216. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilicon polymer-derived mesoporous 3D silicon carbide, carbonitride and nitride structures as platinum supports for hydrogen generation by hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awin Wasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (34), pp.15477 - 15488. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.06.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-Based (Nano-)Materials: Fundamentals and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (9), pp.118. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cryst6090118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary study of sodium octahydrotriborate NaB3H8 as potential anodic fuel of direct liquid fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 286, pp.10 - 17. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.03.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd–MnO2–Fe2O3/C as electrocatalyst for the formic acid electrooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Şener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö.F. Gül</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (21), pp.6920 - 6926. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.03.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monodisperse platinum nanoparticles supported on highly ordered mesoporous silicon nitride nanoblocks: superior catalytic activity for hydrogen generation from sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (72), pp.58943 - 58951. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra05901a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure hydrogen-generating “doped” sodium hydrazinidoborane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (24), pp.7475 - 7482. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal hydride–hydrazine borane: Towards hydrazinidoboranes or composites as hydrogen carriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hdhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taihei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (43), pp.14875 - 14884. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanism of polyaniline self-assembled needles and urchin-like structures assisted by magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Tahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (4), pp.505 - 512. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability Of Commercial Pt/C And Pd/C Electrocatalysts In Alkaline Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicet Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.553--558. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0553ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrazine Borane and Hydrazinidoboranes as Chemical Hydrogen Storage Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.3118 - 3141. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en8043118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Study on the Potential of Hydrazine Bisborane for Solid- and Liquid-State Chemical Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.4574. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrogen cycle with the hydrolysis of sodium borohydride: A statistical approach for highlighting the scientific/technical issues to prioritize in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (6), pp.2673 - 2691. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.12.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Dehydrogenation-(Re)Hydrogenation with Hydrogen-Storage Materials: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.100 - 117. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ente.201402136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel- and platinum-containing core@shell catalysts for hydrogen generation of aqueous hydrazine borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 260, pp.77 - 81. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium Hydrazinidoborane: A Polymorphic Material with Potential for Chemical Hydrogen Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voraksmy Ban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Filinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (10), pp.3249 - 3255. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm500980b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-based catalysts for the hydrolysis of NaBH4 and NH3BH3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (15), </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CP00250D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Synthesis of Ultrafine Surfactant-Free NiPt Nanocatalysts toward Efficient and Complete Hydrogen Generation from Hydrazine Borane at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Long Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-Chang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (12), pp.4261 - 4268. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs501329c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow core@mesoporous shell boron nitride nanopolyhedron-confined ammonia borane: a pure B–N–H composite for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (21), pp.7717-7722. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ta13611f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borohydride-induced destabilization of hydrazine borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.9321 - 9329. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.03.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic nickel-based nanocatalysts for hydrogen generation from aqueous hydrazine borane: Investigation of iron, cobalt and palladium as the second metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ben Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (30), pp.16919 - 16926. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.06.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Boron Nitride: From Molecular Design to Hydrogen Storage Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Bruma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inorganic Fullerene-like Nanoparticles and Inorganic Nanotubes, 2 (3), pp.396 - 409. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inorganics2030396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrazine borane-induced destabilization of ammonia borane, and vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 278, pp.158 - 162. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanisms of the hydrolysis of sodium borohydride: A discussion focusing on cobalt-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (7-8), pp.707 - 716. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Hydrazinidoborane: A Chemical Hydrogen-Storage Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takayuki Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Filinchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (4), pp.667 - 673. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201200800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowires with controlled porosity for hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Abou Chaaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (6), pp.2133 - 2138. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2TA00794K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, Characterization, and Surface Modification of Periodic Mesoporous Silicon–Aluminum–Carbon–Nitrogen Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Majoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (20), pp.3957 - 3970. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm401605a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bottom-up approach to prepare cobalt-based bimetallic supported catalysts for hydrolysis of ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (14), pp.5627 - 5637. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borates in hydrolysis of ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (19), pp.7888 - 7895. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.04.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the relative greenness of the main hydrogen production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of the CuCl2–NH3BH3 mixture followed by TGA and DSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 567, pp.100 - 106. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2012.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal-catalyzed dehydrogenation of hydrazine borane N2H4BH3 via the hydrolysis of BH3 and the decomposition of N2H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.10758-10767. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.04.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel-based bimetallic nanocatalysts in high-extent dehydrogenation of hydrazine borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çetin Çakanyildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tansel Şener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (12), pp.9722 - 9729. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature hydrogen release from activated carbon-confined ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (18), pp.13437 - 13445. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.06.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrazine borane: synthesis, characterization, and application prospects in chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (5), pp.1768-1777. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP23403C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline–titania solid electrolyte for new generation photovoltaic single-layer devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges El Haj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (2-3), pp.1040 - 1049. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.01.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The synergistic effect of Rh–Ni catalysts on the highly-efficient dehydrogenation of aqueous hydrazine borane for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di-Chang Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kengo Aranishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (98), </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc36407g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining insight into the catalytic dehydrogenation of hydrazine borane in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Çetin Çakanyildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (21), pp.15983 - 15991. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical hydrogen storage: ‘material’ gravimetric capacity versus‘system’ gravimetric capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (9), </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1EE01612A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From soil to lab: Utilization of clays as catalyst supports in hydrogen generation from sodium borohydride fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 90 (5), pp.1919 - 1926. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis in hydrolysis of sodium borohydride and ammonia borane, and electrocatalysis in oxidation of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple preparation method of sodium amidoborane, highly efficient derivative of ammonia borane dehydrogenating at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (13), pp.7423 - 7430. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-extent dehydrogenation of hydrazine borane N2H4BH3 by hydrolysis of BH3 and decomposition of N2H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (9), </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1EE01886H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye-Sensitized Solar Cells Based on a Natural Low Cost Halochromic Sensitizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges El Haj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Tahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1286, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2011.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored cobalt film as stable supported catalyst for hydrolysis of sodium borohydride for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (22), pp.14527 - 14533. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous hydrolysis of sodium borohydride in harsh conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Goutaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (1), pp.224 - 233. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir–Hinshelwood kinetic model to capture the cobalt nanoparticles-catalyzed hydrolysis of sodium borohydride over a wide temperature range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1), pp.13-19. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deactivation and reactivation of cobalt in hydrolysis of sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (21), pp.13669 - 13675. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembled Nano-Needles of Polyaniline, Efficient Structures in Controlling Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bassil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges El Haj Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario El Tahchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1312, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2011.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced hydrogen release by catalyzed hydrolysis of sodium borohydride–ammonia borane mixtures: a solution-state 11B NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (9), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02090g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-yield synthesis of hollow boron nitride nano-polyhedrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junping Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (24), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1jm10774g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-extent dehydrogenation of hydrazine borane N2H4BH3 by hydrolysis of BH3 and decomposition of N2H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3355-3358. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1ee01886h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimetallic RuCo and RuCu catalysts supported on γ-Al2O3. A comparative study of their activity in hydrolysis of ammonia-borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rachiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.7051 - 7065. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced hydrogen release by catalyzed hydrolysis of sodium borohydride-ammonia borane mixtures: a solution-state B-11 NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Null Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.3809-3818. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp02090g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane decomposition in the presence of cobalt halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Krol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (20), pp.12955 - 12964. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of Ammonia Borane as a Hydrogen Source: Fundamental Issues and Potential Solutions Towards Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udishnu Sanyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaji Jagirdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (12), pp.1731 - 1739. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201100318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis by polyol method of a ruthenium catalyst supported on γ-Al2O3 for hydrolytic dehydrogenation of ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Rachiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1), pp.85 - 92. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-situ characterization of N2H4-, NaBH4- and NH3BH3-reduced cobalt catalysts used in NaBH4 hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2011.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt-supported alumina as catalytic film prepared by electrophoretic deposition for hydrogen release applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 256 (24), pp.7684 - 7691. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen release through catalyzed methanolysis of solid sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Null Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (11), pp.1796-1803. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0ee00023j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of solid ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (13), pp.4030 - 4035. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, a reactive metal in releasing hydrogen from sodium borohydride by hydrolysis: A short review and a research perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (9), pp.1870 - 1879. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11426-010-4081-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride hydrolysis as hydrogen generator: issues, state of the art and applicability upstream from a fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akdim Ouardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (3), pp.335. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.200800171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal chloride-doped ammonia borane thermolysis: Positive effect on induction period as well as hydrogen and borazine release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Benzouaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 509 (1-2), pp.81 - 86. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated cobalt for catalyzing hydrogen generation from sodium borohydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brioude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (13), pp.5417 - 5421. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2009.04.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Gold as a Metal Promoter of Sulphated Zirconia in n-Heptane Isomerisation at Low Temperaturë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Garin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (1), pp.105-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a demonstrator (prototype) to study the hydrolysis reaction under real conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bobet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Réunion Plénières de la Fédération FRH2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRH2 - The French Research Network on Hyroden Energy, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of thermal analysis in the study of BNH materials for solid-state hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Toche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IS2M Mulhouse, Jun 2022, Colmar, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal-containing polymer-derived ceramics for clean energy (Invited conference, VIRTUAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antonio Francisco Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on High-Performance Ceramics (CICC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From design to application of mesoporous Si3N4(C,O) encapsulated Co or Ni nanocatalysts: in catalyst-assisted reactions in alkaline media (Invited conference, VIRTUAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ben Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kenji Nishihora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antonio Francisco Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Taipei International Conference on Catalysis (TICC-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Taipei, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous Si3N4(C,O) Encapsulated Co or Ni nanocatalysts: from design to application in catalyst-assisted reactions in alkaline media (Invited conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ben Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antonio Francisco Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature in situ modification of silicon (carboxy)nitride ceramics by earth-abundant transition metals as promising (electro)catalysts displaying high specific surface areas for clean hydrogen production (Invited conference, VIRTUAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Ben Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maira Debarba Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Morais Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Kenji Nishihora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antonio Francisco Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pan American Ceramics Congress and Ferroelectrics meeting of Americas (PACC-FMAs 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Panama City, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane as hydrogen carrier: from bulk to nanosized particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2021 International Chemical Congress of Pacific Basin Societies (Pacifichem 2021), wébinaire entre Montpellier (France) et Honolulu (Etats-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-H and B-N-H materials for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School in Hydrogen &amp; Fuel Cells, wébinaire entre Montpellier (France) et Porto (Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron for carrying/storing hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TUBA Work Conference on Energy Science and Technology (Turkish Academy of Science – TUBA WCEST-2021) - WEBINAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBNH materials for solid-state hydrogen storage – Focus on alkali and alkaline-earth hydrazinidoboranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Future (EF4) Conference 2021, wébinaire entre Montpellier (France) et Sydney (Australie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived mesoporous ceramics with engineered mesoporosity: from design to application in catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43th international conference and exposition on advanced ceramics and composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived mesoporous ceramics in nitride systems as catalyst supports and co-catalysts for hydrogen evolution reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th IUVSTA WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based materials for chemical hydrogen storage and H2 generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Future (EF3) Conference: Fundamental and Applied Science for Alternative Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration de céramiques non-oxydes via la synthèse de polymères précéramiques à façon : Vernars la synthèse de nanocomposites fonctionnels de type nitrure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of highly crystalline BN at low temperature using alkali metal modified preceramic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-derived mesoporous ceramics as catalysis supports and co-catalysts for hydrogen generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster of boron as a liquid anodic fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic nanocomposites through Chemistry and Processability of Single-Source Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology (FIMPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and nitrogen-based compounds for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Nitride Nanocomposites through Chemistry of Preceramic Polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoworld Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and chemical destabilization of ammonia borane for an improved hydrogen storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron hydrides for energy: focus on membranes, an underinvestigated field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ion transport in organic and inorganic membranes 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Sochi, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Design to Application of Nanocomposites derived from Transition metal SilicoNitrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on Nitride (ISNT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Polymer-Derived Ceramics with tailored Mesoporosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Multifunctional Hybrids and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organosilicon Polymer-Derived Mesoporous 3D ceramics and nanocomposites for H2 production from Chemical Hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91st DKG Annual Conference &amp; Symposium on High-Performance Ceramics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Nitride Nanocomposites with tailored mesoporosity for energy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Science Engineering - MSE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based materials for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Japanese Symposium on Green Production and Storage of Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Design of Nitrides as Single-Phase Ceramics and Nanocomposite Structures for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Technology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived (Carbo)Nitride Nanocomposites with multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics: From Single Phase to Nanocomposite Structures with Tailored Porosity for Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on High Temperature Ceramic Matrix Composites - HTCMC-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New borane-amide based materials as potential solid state hydrogen storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Ould-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications - IDHEA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured Organosilicon Polymer-Derived Silicon-based Carbide, Nitride, Carbonitride Ceramics for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on nanoparticles/nanomaterials and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ammonia borane to hydrazine bisborane, via hydrazine borane: boron- and nitrogen-based materials for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Boron Chemistry - EUROBORON 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Suzdal, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Si-based (carbo)nitrides for hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Polymer Chemistry: Toward the Design of Non-Oxide Ceramic-based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kempe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Chimique de France 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ceramics Nanotune Technology - ISCeNT-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability of commercial Pt/C And Pd/C electrocatalysts in alkaline media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zadick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">228th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Carbide&amp;Nitride Nanocomposites:From Synthesis to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinesisch-Deutsches Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ammonia borane to hydrazine bisborane, via hydrazine borane: materials for chemical hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 E-MRS Fall Meeting and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics for Hydrogen production and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECERS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Derived Ceramics and Nanocomposites for H2production from Chemical Hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhijeet Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Méditerranéennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical hydrogen storage materials: Focus on boron and/or nitrogen-based compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Arab Chemistry Conference - ACC-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-Supported Polymer-Derived Ceramics and Nanocomposites for Hydrogen Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th DKG Annual Meeting & Symposium on High-Performance Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bayreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of sodium octahydrotriborate NaB3H8, a potential fuel for direct liquid-fed fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications - IDHEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic study of synthesis of ammonia borane and impact on the thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications - IDHEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali metal hydrazinidoboranes as solid-state hydrogen storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications - IDHEA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkali metal hydrazinidoboranes as solid-state hydrogen storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ichikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Clean Energy - ICCE2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey. pp. 1006-1015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron- and Silicon-based Polymer Derived nano-Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Solid State Chemistry - SSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Trenčianske Teplice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Polymer-Derived (Carbo) Nitrides for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Nitrides - ISNT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kreuth, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de céramiques SiAlCN à porosité contrôlée par la voie &amp;quot;polymère précéramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane in chemical hydrogen storage @ the European Institute of Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 World Congress on Advances in Nano, Biomechanics, Robotics, and Energy Research - ANBRE13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisations d’octahydrotriborate en vue de son utilisation en système de génération d’énergie par pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Pylypko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sistat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones des Jeunes Physico-Chimistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous and nanostructured boron nitride as host materials for hydrids: preparation, characterization and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Shaping of Advanced Ceramics - Shaping 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Mons, Saint Barthélemy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to improve the dehydrogenation of ammonia borane, a promising chemical hydrogen storage material: from nanoconfinement to chemical modification, via chemical doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 E-MRS Fall Meeting and Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermique dans l'étude des boranes pour le stockage solide de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique - JCAT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructure-assisted hydrogen generation by hydro-/thermo-lysis of boranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ç. Çakanyildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Clémençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of COST MP1004, MP1103 and MP1106 actions “Materials and processes for energy applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the molecular design to the hydrogen storage application of boron nitride nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials : Application and Properties '2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Alushta, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN poreux et nanostructurés comme matériau hôte pour le nanoconfinement des hydrures : caractérisation, préparation et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous and nanostructured boron nitride as host materials for hydrids: preparation, characterization and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic dehydrogenation of hydrazine borane in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ç. Çakanyildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 World Congress on Advances in Nano, Biomechanics, Robotics, and Energy Research - ANBRE13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Applications of Porous Aluminum-based Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium hydrazinidoborane, a chemical hydrogen storage material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium Hydrogen and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Stoos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération de dihydrogène à température ambiante à partir d’ammoniaborane nanoconfiné dans une matrice carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ACTHYF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogravimetric analysis and differential scanning calorimetry, important techniques in investigating the dehydrogenation ability of NH3BH3-based chemical hydrogen storage mateirals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Chiriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTEC 2012 Calorimetry and Thermal Effects in Catalysis,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libération de dihydrogène à température ambiante à partir d’ammoniaborane nanoconfiné dans une matrice poreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale de Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la DRX pour la caractérisation de matériaux à base de bore pour le stockage chimique de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Caractérisation des Matériaux / Diffraction des Rayons X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium borohydride hydrolysis : Development of efficient and cheap catalysts for room temperature hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akdim Ouardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Rachiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Innovative Materials and Applications CIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Préliminaire des films minces Nanostructurés d’Oxydes de Cobalt Catalytiques élaborés par Pulvérisation Electrostatique et Pyrolytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mahayri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Franco-Libanaises; Physique et Interfaces, Université Lille 1,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Villeneuve d'ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceramic Design of Multiwall Boron Nitride Hollow-Structured Nano-Polyhedrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference of the European Ceramic Society (ECERS12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Stockholm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane et dérivés, matériaux pour le stockage chimique de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Ecole Doctorale 459 « Science Chimiques Balard », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor nanowires by templating methods for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Utke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Nanofils Semiconducteurs, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal nanoparticles in hydrolytic dehydrogenation of boron-based complex hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Rachiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Advanced Nanostructured Materials for Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia borane derivatives for solid-state hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Innovative Materials and Applications CIMA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organized NWs by templating methods for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Utke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michler Johann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Browsers 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouvelles membranes céramiques et hybrides de non-oxydes pour la séparation de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque Energie (Programme Interdisciplinaire Energie du CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN pour le stockage de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Automne du GDR Acthyf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boissy-la-Rivière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'hydrolyse de NaBH4 catalysée par des nanoparticules de cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnetot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ANR PAN-H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hydrogen-dense boron- and nitrogen-based storage materials and their applicability in hydrolytic dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Herrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting and Exhibit,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P de Rango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermin Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Villalonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd &amp; Wiley. 2025, Encyclopédie Sciences - Energy (Production, Conversion et stockage de l'hydrogène), Alain Dollet, 978-1-78949-223-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regenerable hydrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia de Rango; Fermin Cuevas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen Storage: A Wide Range of Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-355, 2025, Science. Energy - Production, Conversion and Storage of Hydrogen, 978-1-78945-223-5. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394401635.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BN Nanoceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shiro Kobayashi; Klaus Müllen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Polymeric Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.244--255, 2015, 978-3-642-29648-2. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29648-2_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron-based molecular precursors for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Wenli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Alauzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boron: Compounds, Production and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA publishers, pp.581, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BHx-based compounds in solid-state hydrogen storage: from borohydrides towards boranes, a decade of intense research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy storage, Eds. M.A. Rosen, Nova Science Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt, a controversial but efficient metal catalyst in the solvolytic hydrogen generation from sodium borohydride and ammonia borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chamoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hannauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Akdim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit B. Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cobalt: characteristics, compounds and applications, Eds. L.J. Vidmar, Nova Science Publishers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId734"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="416055FC"/>
+    <w:nsid w:val="18702624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/umit-b-demirci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3616-1810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074999389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-4026-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343553v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Karacaoglan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thibault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pirio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.217094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05537955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Janot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154122" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castilla-Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se00758e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Moumen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Wannassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Bourigua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Barhoumi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/adb457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04994264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castilla-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05026332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla C Mel&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv5020006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj00643g" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070179" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Missaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Guitierrez Puebla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202400487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202301646" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Co&#351;kuner Filiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Civelek Y&#246;r&#252;kl&#252;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korkut A&#231;&#305;kal&#305;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Kant&#252;rk Figen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.06.187" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.176" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04039217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimeh Mighri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13040734" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G Yot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031469" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13172389" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04055967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201521" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Co&#351;kuner F&#305;l&#305;z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Kant&#252;rk F&#305;gen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-022-0610-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03765379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kahri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07676-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03624030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez Puebla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00506E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03712785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03855968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Valero-Pedraza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Co&#351;kuner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Castilla-Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sonzogni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.236" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02430" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Yildirim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#351;ar Karata&#351;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#252;lcan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125212" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Umegaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-021-01189-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.224" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani&#8208;i&#8208;belloto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a&#8208;jos&#233; Valero&#8208;pedraza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202103126" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussignol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.07.169" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01366H" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03284608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comboni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Por&#281;ba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00965" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhav Yadav" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.10.213" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02615654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Debarba Mallmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Tada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim &#214;zkar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.118975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.04.096" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Aydin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ra Kulakli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5761" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494040v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.035" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.223" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123071" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Francois Aguey-Zinsou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00176" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544928v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwen Lai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Fran&#231;ois Aguey-Zinsou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00037B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310497v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Sun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poojan Modi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cazorla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201900043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.064" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321406v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Luconi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Peruzzini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giambastiani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rossin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9se00241c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02399334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Himeda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.112" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146616v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tignol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.147" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.11.118" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b04321" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollamala Chellappan Nair Hari Kumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030362" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ould-Amara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.169" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01783630v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Rawal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zakaria Quadir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201700122" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700486" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871929v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.05.124" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Kumar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.06.060" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Vibhav Yadav" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould Amara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Umit B. Demirci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08291F" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Debarba Mallmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vin&#237;cius Andrade Bezerra" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoelle Diz Acosta" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.07.061" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894048v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Georges Yot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02192" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801450v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/kim-1712-6" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01968109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Ridha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.10.004" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937319v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800168" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674723v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leardini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Flores" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s R Galvis E" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel J Ferrer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ares" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9c07" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02721" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887251v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.09.068" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700618" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671792v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.066" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561108v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070750" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03539112v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Koska" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Toshikj" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoett" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00134" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.154" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670986v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201702227" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688021v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grenier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.155" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687187v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141608jes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sachau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaheer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Friedrich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603266" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4K3GPCWV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264534v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6020016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687173v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600425" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N089J4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680960v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.097" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-036DL6CP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandra" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03179j" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681773v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kahri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touati" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra22998k" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Robeyns" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.11.052" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79D7K8G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680967v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awin Wasan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.186" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4NC798R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680441v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6090118" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680952v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Eug&#233;nio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moura Silva" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Carmezim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F&#225;tima Montemor" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.03.122" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6XF2G3L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677995v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pereza" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/eri.2016.4.2.177" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688371v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lam Nguyen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.12.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNR8RW8L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684766v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05901a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684503v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ichikawa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.053" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544965v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0553ecst" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684437v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8043118" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684723v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ibrahim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bassil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Khoury" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario El Tahchi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4818" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7123DFV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684505v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pylypko" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hdhili" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taihei" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.09.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XM1RVM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Chamoun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201402136" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684498v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.12.067" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684603v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.03.143" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQR2PQJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#350;ener" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.B. Demirci" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;.F. G&#252;l" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ata" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.145" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687494v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13611f" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687452v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.211" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687239v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voraksmy Ban" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ichikawa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm500980b" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00250D" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01686245v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Long Zhu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Chang Zhong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs501329c" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687448v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Aziza" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.169" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688554v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics2030396" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687481v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.082" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXBZ1H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688537v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.012" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688602v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.03.015" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689491v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Frances" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Akdim" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TA00794K" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688757v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugahara" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401605a" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688794v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akdim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.110" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L412V6HQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688797v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.04.121" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D290QMT2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689486v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S935PFM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676088v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.11.028" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688765v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200800" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJXR0VJ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690587v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.086" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R5CWBCG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02615670v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23403C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690402v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Haj Moussa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.01.130" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS8QRQNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690683v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Aranishi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar Singh" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc36407g" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690556v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;etin &#199;akanyildirim" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.08.032" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJGF5FQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690553v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tansel &#350;ener" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.054" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXNPM9ZR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725755v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannauer" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B. Demirci" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Herrmann" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.102" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF6ZPKFH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690566v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.051" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWPWKJHK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696065v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.01.019" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695803v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herrmann" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EE01886H" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723651v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.11" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695765v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.020" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBP8CXL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696079v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.04.005" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXD372FG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690563v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.125" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5THTPLF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710211v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.113" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692507v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrmann" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02090g" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597193v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10774g" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866469v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01886h" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695757v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rachiero" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.03.009" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BX64QJ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602756v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Null Herrmann" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690571v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krol" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.040" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HD8QSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696060v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udishnu Sanyal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Jagirdar" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100318" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TC2TV488-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696069v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.01.040" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1PF1BX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592517v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Miele" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.016" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BQX5KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695804v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EE01612A" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695798v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamoun" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.11.037" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701144v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.06.032" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3G2Z6W5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552870v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastor" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ee00023j" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KQ1KVM4F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696582v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-010-4081-1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB6V46N2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699358v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.002" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552352v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdim Ouardia" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200800171" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696588v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzouaa" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.06.007" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4WM94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597211v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.04.065" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JW250WS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03539152v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831340v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antonio Francisco Machado" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Iwamoto" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831331v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ben Miled" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kenji Nishihora" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751911v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831309v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831337v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morais Ferreira" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774842v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754000v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774828v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774834v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02393968v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wynn" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallmann" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149717v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149679v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Machado" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826452v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149801v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148068v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700773v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Yot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864509v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700761v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861558v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700768v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Valero" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alauzun" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696234v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861583v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861564v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700081v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697011v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696952v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702427v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708447v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01698013v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700078v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702278v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696978v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713607v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713612v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713605v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motz" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714063v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zadick" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubau" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatenet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713614v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714070v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713611v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714064v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714076v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718690v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718688v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718913v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718152v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718692v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718691v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731609v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;. &#199;akanyildirim" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731607v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731601v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733465v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733484v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731612v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731600v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731032v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731603v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731602v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731608v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731606v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731605v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02821241v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707740v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707735v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723593v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02820883v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709788v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahayri" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709965v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705235v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Elias" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Utke" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Philippe" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725158v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Rachiero" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709954v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704630v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Philippe" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Johann" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709951v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794885v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chareyre" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R. Rouessac" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793452v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709798v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Geantet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herrmann" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540847v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394401635.ch7" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394401635.ch7" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735045v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29648-2_379" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723700v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723692v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavaliere" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626680v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wenli" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/umit-b-demirci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3616-1810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074999389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=HDQLfaAAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-4026-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343553v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Karacaoglan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thibault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Pirio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.217094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05537955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Janot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B Demirci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2026.154122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403899v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castilla-Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13596" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04990695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Moumen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jassem Wannassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Bourigua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Castilla-Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Barhoumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/adb457" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04994264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.202500140" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05026332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla C Mel&#233;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv5020006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05321695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Cahu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5se00758e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nj00643g" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.116" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mansour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhieddinne Guergueb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhem Missaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Guitierrez Puebla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202400487" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.04.176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Co&#351;kuner Filiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Civelek Y&#246;r&#252;kl&#252;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korkut A&#231;&#305;kal&#305;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Kant&#252;rk Figen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.06.187" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202301646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04039217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimeh Mighri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13040734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03974535v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G Yot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28031469" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13172389" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04055967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202201521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Umegaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-021-01189-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03765379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Kahri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07676-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03712785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alligier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.05.119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03855968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Valero-Pedraza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203533" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03624030v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gutierrez Puebla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RE00506E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Co&#351;kuner F&#305;l&#305;z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysel Kant&#252;rk F&#305;gen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11706-022-0610-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03752598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zge Co&#351;kuner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Castilla-Martinez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sonzogni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.236" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03616856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061975" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884890v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02430" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Yildirim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#351;ar Karata&#351;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet G&#252;lcan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125212" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03284608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comboni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Por&#281;ba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00965" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.11.224" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani&#8208;i&#8208;belloto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a&#8208;jos&#233; Valero&#8208;pedraza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202103126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Roussignol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.07.169" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544939v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QI01366H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13123071" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02615654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijeet Lale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Debarba Mallmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shotaro Tada" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saim &#214;zkar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.118975" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.04.096" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Aydin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;&#351;ra Kulakli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5761" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibhav Yadav" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.10.213" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.01.223" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081023v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Francois Aguey-Zinsou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00176" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544928v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiwen Lai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo-Fran&#231;ois Aguey-Zinsou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00037B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146573v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.05.019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Sun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poojan Modi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cazorla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201900043" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02371737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.064" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Luconi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Peruzzini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giambastiani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rossin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9se00241c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02399334v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Himeda" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Xu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.09.112" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tignol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01887251v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Pylypko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.09.068" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756995v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Salameh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700618" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Ould-Amara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.169" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676526v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Vibhav Yadav" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould Amara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160; Umit B. Demirci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP08291F" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01783630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Rawal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Zakaria Quadir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201700122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757227v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700486" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.05.124" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882468v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eranezhuth Wasan Awin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Kumar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.06.060" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544327v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.11.118" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03544915v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b04321" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822498v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollamala Chellappan Nair Hari Kumar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11030362" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894048v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Georges Yot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02192" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01885574v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schmidt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Debarba Mallmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vin&#237;cius Andrade Bezerra" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanoelle Diz Acosta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.07.061" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01801450v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/kim-1712-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01968109v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Ridha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.10.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01937319v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800168" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674723v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leardini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Flores" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s R Galvis E" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel J Ferrer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#243;n Ares" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa9c07" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996078v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02721" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01670986v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201702227" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688021v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Koska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Toshikj" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoett" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jchemed.7b00134" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.07.066" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561108v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070750" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03539112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671789v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.154" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680952v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Eug&#233;nio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Moura Silva" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Carmezim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F&#225;tima Montemor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.03.122" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6XF2G3L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677995v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pereza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/eri.2016.4.2.177" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688371v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sandra" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballestero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Lam Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.12.015" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNR8RW8L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0141608jes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687158v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sachau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zaheer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Friedrich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Denner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603266" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4K3GPCWV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264534v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6020016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681776v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03179j" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680960v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.097" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-036DL6CP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687173v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201600425" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9N089J4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680972v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grenier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lamy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.155" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681773v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kahri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touati" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra22998k" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681013v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Robeyns" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Filinchuk" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.11.052" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79D7K8G6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680967v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awin Wasan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.06.186" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4NC798R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01680441v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6090118" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.03.143" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQR2PQJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684495v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. &#350;ener" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.B. Demirci" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;.F. G&#252;l" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ata" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.145" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684766v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra05901a" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684503v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moury" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Petit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ichikawa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.01.053" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684505v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pylypko" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ould-Amara" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hdhili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taihei" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.09.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XM1RVM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684723v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ibrahim" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bassil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Khoury" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario El Tahchi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4818" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7123DFV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544965v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0553ecst" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en8043118" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152142v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00569" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684498v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.12.067" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684440v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Chamoun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201402136" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688602v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.03.015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687239v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voraksmy Ban" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ichikawa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm500980b" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688634v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00250D" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01686245v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Long Zhu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di-Chang Zhong" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs501329c" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687494v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13611f" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687452v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.211" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687448v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ben Aziza" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.169" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688554v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics2030396" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687481v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.082" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXBZ1H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688537v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688765v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201200800" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XJXR0VJ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689491v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Frances" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Akdim" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TA00794K" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688757v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Majoulet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sugahara" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401605a" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688794v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Akdim" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.110" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L412V6HQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688797v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.04.121" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D290QMT2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689486v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.03.025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S935PFM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676088v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.11.028" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725755v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hannauer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B. Demirci" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Herrmann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.102" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF6ZPKFH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690553v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;etin &#199;akanyildirim" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tansel &#350;ener" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.054" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXNPM9ZR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.06.086" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R5CWBCG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02615670v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23403C" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690402v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Haj Moussa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.01.130" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS8QRQNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kengo Aranishi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar Singh" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc36407g" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690556v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.08.032" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJGF5FQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695804v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EE01612A" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695798v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chamoun" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.11.037" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696079v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.04.005" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXD372FG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695765v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.04.020" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBP8CXL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695803v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herrmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EE01886H" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723651v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.11" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690566v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Khoury" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.051" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWPWKJHK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695752v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.055" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P6S0VKL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696065v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.01.019" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690563v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.125" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5THTPLF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01710211v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.113" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01692507v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrmann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02090g" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597193v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10774g" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866469v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01886h" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695757v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Rachiero" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.03.009" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BX64QJ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602756v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Null Herrmann" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690571v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krol" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.040" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HD8QSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696060v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udishnu Sanyal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaji Jagirdar" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100318" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TC2TV488-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696069v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.01.040" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1PF1BX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592517v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Miele" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.016" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7BQX5KQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701144v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.06.032" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3G2Z6W5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552870v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastor" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ee00023j" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-KQ1KVM4F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01699358v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.01.002" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696582v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11426-010-4081-1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB6V46N2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552352v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdim Ouardia" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200800171" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696588v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzouaa" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.06.007" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4WM94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597211v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.04.065" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JW250WS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03539152v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05615841v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Kassem" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751911v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831340v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antonio Francisco Machado" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Iwamoto" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831331v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Ben Miled" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Kenji Nishihora" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831309v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831337v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morais Ferreira" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774834v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774842v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754000v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03774828v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02393968v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wynn" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallmann" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148068v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01826452v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149679v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Machado" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149717v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149801v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700773v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Yot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02864509v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700761v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861558v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700768v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Valero" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alauzun" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696234v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861583v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02861564v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702278v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696978v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700081v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696952v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702427v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Proust" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01697011v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708447v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01698013v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700078v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713612v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713605v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proust" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motz" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kempe" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713270v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713614v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714063v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zadick" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubau" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatenet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serov" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713607v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714070v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713611v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714064v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714076v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714077v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718692v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sistat" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718691v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718690v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718688v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718913v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718152v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731607v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731601v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733465v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731612v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731600v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733484v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731609v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;. &#199;akanyildirim" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731032v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731608v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731603v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731602v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731606v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731605v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707735v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707740v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02821241v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723593v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709951v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Rachiero" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709788v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahayri" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02820883v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709965v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sandra" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705235v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Elias" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Utke" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Philippe" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725158v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709954v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704630v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Philippe" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michler Johann" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794885v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chareyre" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R. Rouessac" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02793452v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01709798v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Geantet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herrmann" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540847v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394401635.ch7" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394401635.ch7" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735045v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29648-2_379" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626680v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wenli" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723700v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723692v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavaliere" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>