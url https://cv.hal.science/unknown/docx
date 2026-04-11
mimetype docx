--- v0 (2026-03-12)
+++ v1 (2026-04-11)
@@ -182,889 +182,889 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in helium baths down to a few kelvins</w:t>
+                <w:t xml:space="preserve">Electronic quenching of sulfur induced by argon collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Thibault</w:t>
+                <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicole Weike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magnus Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0253846⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (7), pp.3722-3731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP04586F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953342v1</w:t>
+                <w:t xml:space="preserve">hal-04907815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-infinite order vibronic coupling expansions with neural networks for linear systems: the C$_4$H radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (2), pp.024136-1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0272604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in H$_2$ baths down to a few kelvins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 163 (13), pp.134303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0287396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quenching of sulfur induced by argon collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Universal diabatic representation of operators using C$_{nv}$/D$_{nh}$ symmetry - I. General derivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Nshuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP04586F⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (3), pp.034112-1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0278678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907815v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal diabatic representation of operators using C$_{nv}$/D$_{nh}$ symmetry - I. General derivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Line shape parameters of the first pure rotational R lines of CO in helium baths down to a few kelvins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 163 (3), pp.034112-1-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 162 (9), pp.094305-1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0278678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115228v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen - iodine scattering: II. Rovibronic analysis and collisional dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the rovibrational (de-)excitation of molecular hydrogen by helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hubert Jóźwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Wcisło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0219156⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A113-1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604258v2</w:t>
+                <w:t xml:space="preserve">hal-04476329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the rovibrational (de-)excitation of molecular hydrogen by helium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen - iodine scattering: II. Rovibronic analysis and collisional dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicole Weike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 685, pp.A113-1-8. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (1), pp.014302-1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0219156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476329v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and calculations of collisional line parameters for Raman lines of CO perturbed by H$_{2}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Paredes-Roibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Z. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1124,51 +1124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2500 vibronic eigenstates of the NO$_3$ radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (37), pp.24506-24523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1202,64 +1202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of argon induced coupling coefficients of NH$_3$ doublets and their speed dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1306,77 +1306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen - iodine scattering: I. Development of an accurate spin-orbit coupled diabatic potential energy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Weike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (24), pp.244119-1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1410,77 +1410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the photodetachment spectra of the nitrate anion (NO3-) in the B 2E' energy range and non-adiabatic electronic population dynamics of NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (40), pp.24706-24713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1514,77 +1514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate quantum dynamics simulation of the photodetachment spectrum of the nitrate anion (NO3−) based on an artificial neural network diabatic potential model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (8), pp.084302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1644,77 +1644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Kowzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cybulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wcisło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Słowiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (1), pp.012821. </w:t>
@@ -1765,90 +1765,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Kowzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wcisło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Słowiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Masłowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 243, pp.106803-1-13. </w:t>
@@ -1880,425 +1880,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415292v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics and geometric phase in E ⊗ e Jahn-Teller systems with general Cnv symmetry</w:t>
+                <w:t xml:space="preserve">Large amplitude motion within acetylene–rare gas complexes hosted in helium droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Weike</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marc Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephriem Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5115396⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04609C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267828v1</w:t>
+                <w:t xml:space="preserve">hal-02443742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabatic neural network potentials for accurate vibronic quantum dynamics -The test case of planar NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (16), pp.164118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5125851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large amplitude motion within acetylene–rare gas complexes hosted in helium droplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantum dynamics and geometric phase in E ⊗ e Jahn-Teller systems with general Cnv symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Weike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. G. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (3), pp.1038-1045. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (7), pp.074302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP04609C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5115396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443742v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO3 full-dimensional potential energy surfaces and ground state vibrational levels revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 509, pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2332,64 +2332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibronic eigenstates and the geometric phase effect in the 2 E″ state of NO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (3), pp.034303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2436,51 +2436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the spectral element method to the solution of the multichannel Schroedinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feshbach resonances and weakly bound molecular states of boson-boson and boson-fermion NaK pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2612,308 +2612,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for vibrational relaxation of 3Σ+u Rb2 molecules by 3He and 4He atoms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LiHe spectra from brown dwarfs to helium clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole F. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Nakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stienkemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Kielkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503086b⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.1290-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988039v1</w:t>
+                <w:t xml:space="preserve">hal-00876511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiHe spectra from brown dwarfs to helium clusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature rate coefficients for vibrational relaxation of 3Σ+u Rb2 molecules by 3He and 4He atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54, pp.1290-1296. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (33), pp.6529-6535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp503086b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876511v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-dimensional diabatic potential energy surfaces including dissociation: The 2E″ state of NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vieuxmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140, pp.224109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2947,64 +2947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full dimension Rb2He ground triplet potential energy surface and quantum scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3064,64 +3064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited Li and Na in He(n): influence of the dimer potential energy curves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dell'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (11), pp.114308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3155,90 +3155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of Rb2 in He(N): potential energy surface and Monte Carlo simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Leino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert E Zillich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3298,51 +3298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronically excited rubidium atom in helium clusters and films. II. Second excited state and absorption spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markku Leino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert E. Zillich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurício D. Coutinho-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Manthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3500,308 +3500,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electronically excited rubidium atom in a helium cluster or film.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markku Leino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert E. Zillich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (18), pp.184308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3009279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118793v1</w:t>
+                <w:t xml:space="preserve">hal-00675262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronically excited rubidium atom in a helium cluster or film.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linewidths of C2H2 perturbed by H2: experiments and calculations from an ab initio potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Corretja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionisio Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Z. Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129 (18), pp.184308. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (35), pp.5419-5428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3009279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b804306j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675262v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization-induced dynamics of the ammonia cation studied by wave packet calculations using curvilinear coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian R. Evenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,278 +3855,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blueshift and intramolecular tunneling of NH[sub 3] umbrella mode in [sup 4]He[sub n] clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The ground state tunneling splitting and the zero point energy of malonaldehyde: A quantum Monte Carlo determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard J. Wheatley</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício D. Coutinho-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Manthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127 (19), pp.194303-1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2787004⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 126 (2), pp.024308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2406074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908202v1</w:t>
+                <w:t xml:space="preserve">hal-00908276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ground state tunneling splitting and the zero point energy of malonaldehyde: A quantum Monte Carlo determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Blueshift and intramolecular tunneling of NH[sub 3] umbrella mode in [sup 4]He[sub n] clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Uwe Manthe</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Wheatley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 126 (2), pp.024308. </w:t>
+              <w:t xml:space="preserve">, 2007, 127 (19), pp.194303-1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2406074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2787004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908276v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization-induced dynamics of ammonia: Ab initio potential energy surfaces and time-dependent wave packet calculations for the ammonia cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 124 (2), pp.024328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4329,51 +4329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 124 (18), pp.184314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 124 (16), pp.164308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4537,51 +4537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative ionization of neon clusters Ne[sub n], n=3 to 14: A realistic multisurface dynamical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4628,64 +4628,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order (A+E)⊗e pseudo-Jahn–Teller coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 122 (20), pp.204317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4732,51 +4732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation dynamics of ionized neon trimer inside helium nanodroplets: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Halberstadt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4823,64 +4823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of higher order Jahn-Teller coupling on the nuclear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120 (10), pp.4603-4613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4927,51 +4927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ground state tunneling splitting of malonaldehyde: Accurate full dimensional quantum dynamics calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurício D. Coutinho-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Manthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced dynamics of ethene in the N, V, and Z valence states: A six-dimensional nonadiabatic quantum dynamics investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,901 +5129,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from Molecular Complex to Quantum Solvation in 4HeNOCS</w:t>
+                <w:t xml:space="preserve">Effects of molecular rotation on densities in doped [sup 4]He clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mehul V. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francesco Paesani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.073401⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 118 (11), pp.5011-5027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1545106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118305v1</w:t>
+                <w:t xml:space="preserve">hal-01118297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of molecular rotation on densities in doped [sup 4]He clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Sudden-Polarization Effect and its Role in the Ultrafast Photochemistry of Ethene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert P. Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Manthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Domcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (29), pp.3434-3436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200351193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1545106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01118297v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sudden-Polarization Effect and its Role in the Ultrafast Photochemistry of Ethene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structure and spectroscopy of doped helium clusters using quantum Monte Carlo techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Domcke</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42 (29), pp.3434-3436. </w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (28), pp.5267-5277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200351193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0217979203020405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118363v1</w:t>
+                <w:t xml:space="preserve">hal-01118364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and spectroscopy of doped helium clusters using quantum Monte Carlo techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Photoinduced dynamics of the valence states of ethene: A six-dimensional potential-energy surface of three electronic states with several conical intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert P. Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Manthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Domcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0217979203020405⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 119 (3), pp.1397-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1580092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118364v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced dynamics of the valence states of ethene: A six-dimensional potential-energy surface of three electronic states with several conical intersections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transition from Molecular Complex to Quantum Solvation in 4HeNOCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Domcke</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Gianturco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 119 (3), pp.1397-1411. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (7), pp.073401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1580092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.073401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118362v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the unusual potential energy curve of the A [sup 1]Σ[sup +] state of AgH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance sampling in rigid body diffusion Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehul V. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henryk A. Witek</w:t>
+                <w:t xml:space="preserve">Parhat Niyaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri G. Fedorov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Per-Olof Widmark</w:t>
+                <w:t xml:space="preserve">K.Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1465403⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 145 (1), pp.24-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-4655(02)00145-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118248v1</w:t>
+                <w:t xml:space="preserve">hal-01118243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance sampling in rigid body diffusion Monte Carlo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of the unusual potential energy curve of the A [sup 1]Σ[sup +] state of AgH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henryk A. Witek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri G. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimihiko Hirao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.Birgitta Whaley</w:t>
+                <w:t xml:space="preserve">Per-Olof Widmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 145 (1), pp.24-47. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 116 (19), pp.8396-8406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-4655(02)00145-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1465403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118243v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum structure and rotational dynamics of HCN in helium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 115 (22), pp.10186-10198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6070,51 +6070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Jacobi–Wilson method: A new approach to the description of polyatomic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,234 +6181,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-dimensional calculation of the vibrational spectrum of the HFCO molecule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parallel implementation of a pseudo-spectral calculation of molecular energy levels: Application to the water dimer (H O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Eggert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Leforestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.480674⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 128 (1-2), pp.315-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-4655(99)00518-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117857v1</w:t>
+                <w:t xml:space="preserve">hal-01117858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel implementation of a pseudo-spectral calculation of molecular energy levels: Application to the water dimer (H O)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Six-dimensional calculation of the vibrational spectrum of the HFCO molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Leforestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 112 (3), pp.1212-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.480674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0010-4655(99)00518-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01117858v1</w:t>
+                <w:t xml:space="preserve">hal-01117857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector parametrization of the N-atom problem in quantum mechanics with non-orthogonal coordinates</w:t>
               </w:r>
@@ -6420,51 +6420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6523,51 +6523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum mechanical calculation of the rate constant for the reaction H+O[sub 2]→OH+O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,64 +6659,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum study of argon induced line mixing in ammonia doublets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6774,90 +6774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of sodium and ionized calcium resonance lines perturbed by helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Homeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Kielkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6917,51 +6917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Dimensional Quantum Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurício D. Coutinho-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Manthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6993,234 +6993,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and spectroscopy of doped helium clusters using Monte Carlo techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient implementation of the projection Operator Imaginary Time Spectral Evolution (POITSE) method for excited state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Proceedings of the 11th International Conference on Recent Progress in Many-Body Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.293-302, 2002, Advances in Quantum Many-Body Theory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119877v1</w:t>
+                <w:t xml:space="preserve">hal-01118853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient implementation of the projection Operator Imaginary Time Spectral Evolution (POITSE) method for excited state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structure and spectroscopy of doped helium clusters using Monte Carlo techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Birgitta Whaley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Proceedings of the 11th International Conference on Recent Progress in Many-Body Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.293-302, 2002, Advances in Quantum Many-Body Theory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118853v1</w:t>
+                <w:t xml:space="preserve">hal-01119877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic Contraction of Molecular Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Leforestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7427,51 +7427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/A-7894-2008" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qdn.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;rows=100&amp;authIdHal_s=unknown&amp;docType_s=ART&amp;sort=producedDate_tdate+desc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Gustafsson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253846" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. G. Williams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287396" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907815v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weike" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04586F" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Nshuti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0278678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604258v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Eisfeld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476329v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348645" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paredes-Roibas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z. Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Larsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP02653E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02873E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cybulski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415292v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weike" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115396" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125851" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.042701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakayama" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stienkemeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Kielkopf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.08.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vieuxmaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879655" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell'Angelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Leino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Zillich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112053b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Zillich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3528936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hammer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio D. Coutinho-Neto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Manthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corretja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804306j" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3009279" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Evenhuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.10.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Wheatley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2406074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Neumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Domcke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2202316" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Halberstadt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2158993" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194552" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouissou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186645" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1953530" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1904594" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763567" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646371" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1814356" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Krawczyk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1740696" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Gianturco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.073401" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul V. Patel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1545106" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351193" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC44671V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118364v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979203020405" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118362v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1580092" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118248v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk A. Witek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri G. Fedorov" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiko Hirao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Widmark" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465403" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parhat Niyaz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Birgitta Whaley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00145-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1407270" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1337048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480674" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Eggert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(99)00518-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KPV10P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a903466h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5F1E3A834A72820BE29BF8F8511309A147D10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2439/1/012008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Homeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kielkopf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/548/1/012006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118848v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/A-7894-2008" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qdn.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;rows=100&amp;authIdHal_s=unknown&amp;docType_s=ART&amp;sort=producedDate_tdate+desc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907815v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. G. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04586F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Gustafsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Nshuti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0278678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476329v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348645" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604258v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Eisfeld" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paredes-Roibas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z. Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Larsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP02653E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02873E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cybulski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415292v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125851" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weike" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.042701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stienkemeier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Kielkopf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.08.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vieuxmaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879655" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell'Angelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Leino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Zillich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112053b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Zillich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3528936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hammer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio D. Coutinho-Neto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Manthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3009279" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corretja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804306j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Evenhuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.10.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2406074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Wheatley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Neumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Domcke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2202316" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Halberstadt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2158993" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194552" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouissou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186645" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1953530" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1904594" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763567" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646371" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1814356" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Krawczyk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1740696" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul V. Patel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1545106" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351193" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC44671V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979203020405" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1580092" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Gianturco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.073401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parhat Niyaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Birgitta Whaley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00145-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk A. Witek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri G. Fedorov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiko Hirao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Widmark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465403" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1407270" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1337048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Eggert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(99)00518-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KPV10P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480674" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a903466h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5F1E3A834A72820BE29BF8F8511309A147D10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2439/1/012008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Homeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kielkopf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/548/1/012006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118848v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>