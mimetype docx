--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -741,391 +741,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the rovibrational (de-)excitation of molecular hydrogen by helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and calculations of collisional line parameters for Raman lines of CO perturbed by H$_{2}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Jóźwiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Thibault</w:t>
+                <w:t xml:space="preserve">Denis Paredes-Roibas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Wcisło</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lique</w:t>
+                <w:t xml:space="preserve">Raul Z. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 315, pp.108874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476329v2</w:t>
+                <w:t xml:space="preserve">hal-04346731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen - iodine scattering: II. Rovibronic analysis and collisional dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Weike</w:t>
+                <w:t xml:space="preserve">Revisiting the rovibrational (de-)excitation of molecular hydrogen by helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jóźwiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Viel</w:t>
+                <w:t xml:space="preserve">Piotr Wcisło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0219156⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A113-1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604258v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and calculations of collisional line parameters for Raman lines of CO perturbed by H$_{2}$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Paredes-Roibas</w:t>
+                <w:t xml:space="preserve">Hydrogen - iodine scattering: II. Rovibronic analysis and collisional dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Weike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Z. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 315, pp.108874. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (1), pp.014302-1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2023.108874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0219156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346731v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2500 vibronic eigenstates of the NO$_3$ radical</w:t>
               </w:r>
@@ -1332,51 +1332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Weike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (24), pp.244119-1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1423,51 +1423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the photodetachment spectra of the nitrate anion (NO3-) in the B 2E' energy range and non-adiabatic electronic population dynamics of NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1540,51 +1540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (8), pp.084302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Kowzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cybulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wcisło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Słowiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,51 +1765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully quantum calculations of the line-shape parameters for the Hartmann-Tran profile: a CO-Ar case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Kowzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Wcisło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Słowiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,51 +2033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabatic neural network potentials for accurate vibronic quantum dynamics -The test case of planar NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2163,51 +2163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (7), pp.074302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,51 +2254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO3 full-dimensional potential energy surfaces and ground state vibrational levels revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 509, pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2332,51 +2332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibronic eigenstates and the geometric phase effect in the 2 E″ state of NO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2612,282 +2612,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiHe spectra from brown dwarfs to helium clusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature rate coefficients for vibrational relaxation of 3Σ+u Rb2 molecules by 3He and 4He atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.08.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (33), pp.6529-6535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503086b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876511v1</w:t>
+                <w:t xml:space="preserve">hal-00988039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature rate coefficients for vibrational relaxation of 3Σ+u Rb2 molecules by 3He and 4He atoms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LiHe spectra from brown dwarfs to helium clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole F. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Nakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stienkemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Kielkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118 (33), pp.6529-6535. </w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.1290-1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp503086b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2013.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988039v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-dimensional diabatic potential energy surfaces including dissociation: The 2E″ state of NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vieuxmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,51 +2947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full dimension Rb2He ground triplet potential energy surface and quantum scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,51 +3064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited Li and Na in He(n): influence of the dimer potential energy curves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dell'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3155,51 +3155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of Rb2 in He(N): potential energy surface and Monte Carlo simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization-induced dynamics of the ammonia cation studied by wave packet calculations using curvilinear coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian R. Evenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoionization-induced dynamics of ammonia: Ab initio potential energy surfaces and time-dependent wave packet calculations for the ammonia cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,51 +4628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order (A+E)⊗e pseudo-Jahn–Teller coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4836,51 +4836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of higher order Jahn-Teller coupling on the nuclear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Eisfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120 (10), pp.4603-4613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6774,77 +6774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of sodium and ionized calcium resonance lines perturbed by helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Homeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7427,51 +7427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/A-7894-2008" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qdn.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;rows=100&amp;authIdHal_s=unknown&amp;docType_s=ART&amp;sort=producedDate_tdate+desc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907815v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. G. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04586F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Gustafsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Nshuti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0278678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476329v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348645" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604258v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Eisfeld" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paredes-Roibas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z. Martinez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108874" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Larsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP02653E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02873E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cybulski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415292v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125851" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weike" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.042701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stienkemeier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Kielkopf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.08.032" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vieuxmaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879655" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell'Angelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Leino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Zillich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112053b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Zillich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3528936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hammer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio D. Coutinho-Neto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Manthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3009279" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corretja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804306j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Evenhuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.10.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2406074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Wheatley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Neumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Domcke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2202316" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Halberstadt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2158993" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194552" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouissou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186645" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1953530" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1904594" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763567" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646371" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1814356" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Krawczyk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1740696" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul V. Patel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1545106" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351193" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC44671V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979203020405" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1580092" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Gianturco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.073401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parhat Niyaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Birgitta Whaley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00145-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk A. Witek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri G. Fedorov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiko Hirao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Widmark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465403" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1407270" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1337048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Eggert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(99)00518-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KPV10P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480674" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a903466h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5F1E3A834A72820BE29BF8F8511309A147D10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2439/1/012008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Homeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kielkopf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/548/1/012006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118848v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/rid/A-7894-2008" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qdn.cnrs.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;rows=100&amp;authIdHal_s=unknown&amp;docType_s=ART&amp;sort=producedDate_tdate+desc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907815v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. G. Williams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weike" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04586F" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Gustafsson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0287396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Nshuti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0278678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253846" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Paredes-Roibas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Z. Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476329v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert J&#243;&#378;wiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wcis&#322;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348645" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604258v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Eisfeld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219156" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Larsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP02653E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02873E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Kowzan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cybulski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.012821" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415292v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Mas&#322;owski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106803" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Briant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephriem Mengesha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04609C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125851" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weike" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115396" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2018.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973983" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.042701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00988039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503086b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nakayama" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stienkemeier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Kielkopf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.08.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vieuxmaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4879655" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909448v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dell'Angelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markku Leino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Zillich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112053b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Zillich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3528936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Hammer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio D. Coutinho-Neto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Manthe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3272610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675262v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3009279" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Corretja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisio Bermejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Z. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804306j" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Evenhuis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.10.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2406074" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908202v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Wheatley" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2787004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Neumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Domcke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2202316" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonhommeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Halberstadt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2158993" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194552" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouissou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2186645" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118371v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1953530" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1904594" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763567" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646371" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1814356" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Krawczyk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1740696" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul V. Patel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paesani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1545106" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200351193" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC44671V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118364v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217979203020405" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1580092" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Gianturco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.073401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118243v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parhat Niyaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Birgitta Whaley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(02)00145-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk A. Witek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri G. Fedorov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiko Hirao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Widmark" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1465403" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1407270" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118225v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gatti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mu&#241;oz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1337048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117858v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Eggert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-4655(99)00518-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5KPV10P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.480674" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117507v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapuisat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a903466h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5F1E3A834A72820BE29BF8F8511309A147D10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117492v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Miller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.475776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2439/1/012008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088957v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Homeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kielkopf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/548/1/012006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118848v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>