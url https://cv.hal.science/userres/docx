--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -230,69 +230,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global asymptotic stabilizability for weakly contractive control systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoiding observability singularities in output feedback bilinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -305,82 +292,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124, pp.109308. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (3), pp.1759-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1272925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611605v1</w:t>
+                <w:t xml:space="preserve">hal-02172420v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luenberger observers for infinite-dimensional systems, Back and Forth Nudging and application to a crystallization process</w:t>
               </w:r>
@@ -477,56 +464,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding observability singularities in output feedback bilinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From local to global asymptotic stabilizability for weakly contractive control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -539,82 +539,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (3), pp.1759-1780. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.109308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1272925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172420v2</w:t>
+                <w:t xml:space="preserve">hal-02611605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t>
               </w:r>
@@ -3474,51 +3474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172420v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1272925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ajami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5CB4762C24E2273CA25A78BE8C531ED07E81F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371104v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810030193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-008-9056-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-007-0237-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-006-0153-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H734DVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172420v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1272925" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ajami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5CB4762C24E2273CA25A78BE8C531ED07E81F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371104v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810030193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-008-9056-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-007-0237-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-006-0153-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H734DVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>