--- v1 (2026-04-03)
+++ v2 (2026-05-07)
@@ -2110,239 +2110,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability necessary conditions for the existence of observers</w:t>
+                <w:t xml:space="preserve">Continuous discrete observer with updated sampling period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gildas Besancon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOLCOS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2013, Toulouse, France. pp.439-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936697v1</w:t>
+                <w:t xml:space="preserve">hal-00923820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous discrete observer with updated sampling period</w:t>
+                <w:t xml:space="preserve">Observability necessary conditions for the existence of observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madiha Nadri</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923820v1</w:t>
+                <w:t xml:space="preserve">hal-00936697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a class of switched linear systems</w:t>
               </w:r>
@@ -2902,276 +2902,276 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements (long version)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous discrete observer with updated sampling period (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LAGEP CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944153v1</w:t>
+                <w:t xml:space="preserve">hal-00828578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous discrete observer with updated sampling period (long version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous-discrete time observer design for Lipschitz systems with sampled measurements (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thach Ngoc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Nadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LAGEP CNRS. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828578v2</w:t>
+                <w:t xml:space="preserve">hal-00944153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability necessary conditions for the existence of observers (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,51 +3474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172420v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1272925" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ajami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5CB4762C24E2273CA25A78BE8C531ED07E81F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371104v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810030193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-008-9056-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-007-0237-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-006-0153-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H734DVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172420v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1272925" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ajami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5CB4762C24E2273CA25A78BE8C531ED07E81F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371104v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810030193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-008-9056-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-007-0237-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-006-0153-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H734DVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>