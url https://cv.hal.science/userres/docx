--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -230,56 +230,69 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding observability singularities in output feedback bilinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From local to global asymptotic stabilizability for weakly contractive control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -292,82 +305,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (3), pp.1759-1780. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.109308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1272925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172420v2</w:t>
+                <w:t xml:space="preserve">hal-02611605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luenberger observers for infinite-dimensional systems, Back and Forth Nudging and application to a crystallization process</w:t>
               </w:r>
@@ -464,69 +477,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local to global asymptotic stabilizability for weakly contractive control systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoiding observability singularities in output feedback bilinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -539,82 +539,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124, pp.109308. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (3), pp.1759-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1272925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611605v1</w:t>
+                <w:t xml:space="preserve">hal-02172420v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t>
               </w:r>
@@ -3474,51 +3474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172420v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1272925" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ajami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5CB4762C24E2273CA25A78BE8C531ED07E81F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371104v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810030193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-008-9056-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-007-0237-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-006-0153-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H734DVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387614v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gauthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105971" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529820v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1329020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172420v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1272925" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Lagache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Ngoc Dinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2329211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744131v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ajami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5CB4762C24E2273CA25A78BE8C531ED07E81F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371104v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riedinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2054950" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0081543810030193" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-008-9056-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-007-0237-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10958-006-0153-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H734DVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356524v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Peralez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234174v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828578v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172902v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>