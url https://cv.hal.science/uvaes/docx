--- v0 (2026-03-14)
+++ v1 (2026-04-07)
@@ -66,1742 +66,1774 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical accuracy of the ensemble Kalman filter in the near-linear setting</w:t>
+                <w:t xml:space="preserve">Accuracy of the Ensemble Kalman Filter in the Near-Linear Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Calvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Carrillo</w:t>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64 (2), pp.391-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">⟨10.1137/25M1732544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453357v1</w:t>
+                <w:t xml:space="preserve">hal-04703642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform-in-time propagation of chaos for Consensus-Based Optimization</w:t>
+                <w:t xml:space="preserve">A Spectral Approach to Optimal Control of the Fokker–Planck Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Gerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+                <w:t xml:space="preserve">Dante Kalise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dohyeon Kim</w:t>
+                <w:t xml:space="preserve">Lucas Moschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grigorios Pavliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.504-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067281v1</w:t>
+                <w:t xml:space="preserve">hal-05453409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network approaches for variance reduction in fluctuation formulas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uniform-in-time propagation of chaos for the Cucker-Smale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Jurek Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.56-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2025021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigorios Pavliotis</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04765173v1</w:t>
+                <w:t xml:space="preserve">hal-04917206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of the Ensemble Kalman Filter in the Near-Linear Setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Calvello</w:t>
+                <w:t xml:space="preserve">Neural network approaches for variance reduction in fluctuation formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Pavliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Spacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Monmarché</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.221-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1710693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703642v1</w:t>
+                <w:t xml:space="preserve">hal-04765173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal importance sampling for overdamped Langevin dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ensemble Kalman Filter in the Near-Gaussian Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (6), pp.2549-2587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1628207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CBX: Python and Julia packages for consensus-based interacting particle methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bailo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alethea Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Riedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Roith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (98), pp.6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharp Propagation of Chaos for the Ensemble Langevin Sampler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jlms.13008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518506v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility estimation for Langevin dynamics using control variates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Chak</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04169540v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.680-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1504378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean-field limits for Consensus-Based Optimization and Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Jurek Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2025060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346646v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derivative-free Bayesian Inversion Using Multiscale Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.284-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1397416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consensus Based Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (3), pp.1069-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spectral Approach to Optimal Control of the Fokker–Planck Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dante Kalise</w:t>
+                <w:t xml:space="preserve">Statistical accuracy of the ensemble Kalman filter in the near-linear setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Calvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Moschen</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05453409v1</w:t>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform-in-time propagation of chaos for the Cucker-Smale model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Uniform-in-time propagation of chaos for Consensus-Based Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dohyeon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04917206v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ensemble Kalman Filter in the Near-Gaussian Setting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimal importance sampling for overdamped Langevin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...649 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sapm.12470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03425993v1</w:t>
+                <w:t xml:space="preserve">hal-04169540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Accuracy of Approximate Filtering Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Hoffmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrew M. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Oishi; H. Okamoto; K. Hayami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer Nature Singapore; Springer Nature Singapore, pp.295-306, 2024, ICIAM2023 Springer Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-95-1446-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1948,51 +1980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Calvello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Stuart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Gerber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeon Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Vaes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Pavliotis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Spacek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moschen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573604" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Jurek Gerber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2025021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Carrillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1628207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gomes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Riedl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518506v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.13008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A. Pavliotis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1504378" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346646v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1397416" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Stuart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12470" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1446-5_14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Calvello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Stuart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Vaes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1732544" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moschen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Pavliotis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Jurek Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2025021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Spacek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Carrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1628207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Barbaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gomes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Riedl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06611" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518506v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.13008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A. Pavliotis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1504378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346646v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1397416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Stuart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Gerber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1446-5_14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>