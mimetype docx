--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -425,395 +425,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network approaches for variance reduction in fluctuation formulas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ensemble Kalman Filter in the Near-Gaussian Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Spacek</w:t>
+                <w:t xml:space="preserve">Jose Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.221-255. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (6), pp.2549-2587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/24M1710693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/24M1628207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765173v1</w:t>
+                <w:t xml:space="preserve">hal-03913934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ensemble Kalman Filter in the Near-Gaussian Setting</w:t>
+                <w:t xml:space="preserve">CBX: Python and Julia packages for consensus-based interacting particle methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Antonio Carrillo</w:t>
+                <w:t xml:space="preserve">Rafael Bailo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franca Hoffmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alethea Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Riedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Roith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/24M1628207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (98), pp.6611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.06611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913934v1</w:t>
+                <w:t xml:space="preserve">hal-04517041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBX: Python and Julia packages for consensus-based interacting particle methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana Gomes</w:t>
+                <w:t xml:space="preserve">Neural network approaches for variance reduction in fluctuation formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Pavliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Riedl</w:t>
+                <w:t xml:space="preserve">Renato Spacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Roith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (98), pp.6611. </w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.221-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.06611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/24M1710693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517041v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp Propagation of Chaos for the Ensemble Langevin Sampler</w:t>
               </w:r>
@@ -871,450 +871,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518506v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility estimation for Langevin dynamics using control variates</w:t>
+                <w:t xml:space="preserve">Optimal importance sampling for overdamped Langevin dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Martin Chak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1504378⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/25-BEJ1934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701412v1</w:t>
+                <w:t xml:space="preserve">hal-04169540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field limits for Consensus-Based Optimization and Sampling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+                <w:t xml:space="preserve">Mobility estimation for Langevin dynamics using control variates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.680-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1504378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2025060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04346646v3</w:t>
+                <w:t xml:space="preserve">hal-03701412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivative-free Bayesian Inversion Using Multiscale Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
+                <w:t xml:space="preserve">Mean-field limits for Consensus-Based Optimization and Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Jurek Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1397416⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (74), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2025060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211852v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346646v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Derivative-free Bayesian Inversion Using Multiscale Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios A. Pavliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbain Vaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.284-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1397416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consensus Based Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew M Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (3), pp.1069-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sapm.12470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1324,430 +1441,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical accuracy of the ensemble Kalman filter in the near-linear setting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
+                <w:t xml:space="preserve">Mathematical analysis and numerical methods for the computation of transport coefficients in molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiva Darshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gastaldello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453357v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform-in-time propagation of chaos for Consensus-Based Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dohyeon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal importance sampling for overdamped Langevin dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+                <w:t xml:space="preserve">Statistical accuracy of the ensemble Kalman filter in the near-linear setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Calvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Franca Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monmarché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Stuart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169540v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Accuracy of Approximate Filtering Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew M. Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,84 +1890,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Vaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Oishi; H. Okamoto; K. Hayami. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer Nature Singapore; Springer Nature Singapore, pp.295-306, 2024, ICIAM2023 Springer Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-95-1446-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1980,51 +2114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Calvello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Stuart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Vaes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1732544" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moschen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Pavliotis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Jurek Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2025021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Spacek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710693" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Carrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1628207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Barbaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gomes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Riedl" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06611" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518506v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.13008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A. Pavliotis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1504378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346646v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1397416" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Stuart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Gerber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeon Kim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1446-5_14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703642v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Calvello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Stuart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Vaes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1732544" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Kalise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moschen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Pavliotis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573604" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Jurek Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2025021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Carrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Hoffmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1628207" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Barbaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Riedl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roith" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765173v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Spacek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1710693" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518506v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jlms.13008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/25-BEJ1934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios A. Pavliotis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1504378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346646v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1397416" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Stuart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Blassel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Darshan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gastaldello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Iacobucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Gerber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeon Kim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Carrillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-1446-5_14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>