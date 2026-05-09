--- v0 (2026-03-30)
+++ v1 (2026-05-09)
@@ -178,2898 +178,2898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie pour aider les professionnels de santé à développer la compétence interactionnelle des adultes avec un trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14rnw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les évaluations dans les interactions quotidiennes : quelles expressions et fonctions enseigner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/lexique.2103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Alberdi</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05477467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimenting Meaning in Human-Robot Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybernetics and Human Knowing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (3-4), pp.69-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to interact from conversational narratives : New perspectives for a data-driven approach integrating L2 speaker data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cousinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Learner Corpus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.67-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ijlcr.00041.and⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’utilité de la langue française vue par les migrants. Analyse des résultats d’une enquête épilinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Seto Yibokou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit en interaction en français, en espagnol et en italien : quelles stratégies proposer à des apprenants de Français Langue Étrangère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/lexique.2103⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberdi Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française, 191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner l’exploitation de corpus pour apprendre à interagir : des exemples d’utilisation pour passer de la théorie à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cousinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la constitution d’un corpus d’interactions à son exploitation en didactique de l’oral. Quels outils et quel accompagnement pour des pratiques innovantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdlc.12651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner l’oral en classe ? L’exemple d’un dispositif pour apprendre à interagir plus facilement en réunion de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives (28)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interagir en réunion de travail : de l’étude des pratiques aux ressources didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française, Volume 138 (2022), pp.06011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213806011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03717227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude micro-diachronique de genre dans un corpus d’interactions entre 2006 et 2019 : variations sociolinguistiques, valeurs pragmatiques et interactionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 226 (2), pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.226.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire la syntaxe de l'oral dans les interactions du quotidien. Pourquoi et pour quoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, La linguistique descriptive : méthodes, unités, usages - Hommage à Claire Blanche- Benveniste</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Français Langue d'Intégration : Pourquoi ? Pour qui ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration langagière des adultes migrants allophones dans les travaux du CRAPEL : une didactique fonctionnelle et impliquée. Rétrospective et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (42), pp.141-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus d'interactions dans la formation linguistique des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs. Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.056.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus : exploration, médiation et autonomisation. L'utilisation du concordancier de la plateforme FLEURON en cours de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro spécial 2021, pp.129-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus pour développer les compétences métalinguistiques des adultes francophones natifs en insécurité langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Didactique du français pour les adultes natifs : de l'illettrisme aux compétences clés, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi faire de la sociolinguistique des interactions verbales avec des enseignants et des apprenants de Français Langue Étrangère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.3694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUALCOM : une expérience sur la qualification des comportements d’une lampe robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberdi Carmen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie André</w:t>
+                <w:t xml:space="preserve">Joffrey Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.10771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles actions didactiques : faire de la sociolinguistique de corpus pour enseigner et apprendre à interagir en français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (71-88)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus belle la vie : analyse des interactions et sélection d’un corpus pour l’apprentissage du français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française, 191</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184607013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FLEURON : Français Langue Étrangère Universitaire – Ressources et Outils Numériques. Origine, démarches et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Varia, 37, pp.69-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode instrumentée pour l’analyse multidimensionnelle des tonalités émotionnelles dans l’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française - CMLF 2016, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162715004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Tyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LINX, 68-69 (2013), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociolinguistique des interactions verbales : de l'analyse des situations de travail aux implications sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Langage, Travail et Formation [2015-2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus de sécurisation langagière des adultes : parcours sociaux et cursus d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XIX (2), pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...83 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et apprentissage du Français Langue d’Intégration (FLI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Corpus et apprentissage du français : approches et pratiques, 68-69, pp.135-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.1535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation aux écrits professionnels : vers une sociolinguistique impliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/ijlcr.00041.and⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.51-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments de construction collaborative du discours au sein de réunions de travail : la reprise et le couple oui non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147-148, pp.199-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrants en insécurité linguistique au travail : analyses et perspectives de formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438738v1</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28</w:t>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, p.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement informatique de données orales : quels outils pour quelles analyses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Debaisieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betrand Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors série (n° 9)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives (28)</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à disposition de corpus oraux interactifs : le projet TCOF (Traitement des Corpus Oraux en Français)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : théorie, pratique, pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Interactions et Corpus Oraux, pp.147-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1893 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523397v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-00540236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences langagières des métiers de la propreté : de l'analyse des situations de communication à la formation professionnelle</w:t>
               </w:r>
@@ -3402,7823 +3402,7823 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries de marqueurs dans le français parlé en interaction : approche pragmatique et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberdi Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque International sur l’enseignement du français parlé (CIEFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Marmara; Université d’Istanbul-Cerrahpaşa; Université de Rouen; Université de Lorraine, Oct 2024, Istanbul (Turquie), Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parer au plus urgent : exploitations du dispositif FLEURON pour enseigner le Français Langue d’Intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre/enseigner le FLE en urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit en interaction en français, en espagnol et en italien : quelles stratégies proposer à des apprenants de Français Langue Étrangère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberdi Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Suisse; F. Neveu, S. Prévost, A. Montébran, A. Steuckardt, G. Bergounioux, G. Merminod et G. Philippe (Eds.), Jul 2024, Lausanne, Suisse. pp.07013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corpus à l'activité en classe de français langue étrangère (FLE) : comment travailler l'oral sans recourir systématiquement à la transcription ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international (Inter)phonologie du français contemporain (I)PFC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helene N. Andreassen, UiT Université arctique de Norvège (Norvège) ;Marie-Hélène Côté, Université de Lausanne (Suisse); Isabelle Racine, Université de Genève (Suisse) ;Elissa Pustka, Université de Vienne (Autriche); Sylvain Detey, Université Waseda (Japon) ;Julien Eychenne, Université de Sherbrooke (Canada);Olivier Baude, HUMA-NUM (France), Nov 2024, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De drôles d'interlocuteurs dans notre quotidien : des pistes pour expérimenter l'interaction humain-machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wacai 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de la journée et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Enseignement du français en contexte universitaire : Quelles perspectives pour les apprenant-es issu-es de la migration en Suisse romande ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATELIER FLE Corpus et Didactique : Construire une séquence pédagogique pour mieux comprendre les mécanismes du refus et du désaccord tels qu'ils sont mis en œuvre par les locuteurs francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Surcouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JLC2023 - 11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM (UGA), Jul 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences interactionnelles en réunion de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2023 20e World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLA; ICAR, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je comprends pourquoi mes amies françaises disent que je parle comme un livre. » Des corpus d'interactions endolingues et exolingues pour améliorer des compétences à l'oral en Français Langue Étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11è Journées de Linguistique de Corpus (JLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions en réunion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation doctorale corpus oraux pour le FLE, UniFR-UniNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg - Suisse; Université de Neuchatel - Suisse, Nov 2023, Fribourg (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment identifier un récit en français, en espagnol et en italien ? Quelles stratégies proposer à un apprenant de langue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberdi Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cousinard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2023 20e World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLA; ICAR, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français parlé de situation en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECODIC 2023: Corpus et didactique, première école d'été sur l'exploitation didactique des corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Etienne; Virginie André; Maud Ciekanski, Aug 2023, LYON (ENS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des activités métalangagières et métacognitives en langue maternelle pour l’apprentissage d’une langue étrangère sur corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues/cultures étrangères &amp; langues/cultures maternelles. Quelles articulation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Caire, Jan 2023, Le Caire, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les apprenants de français langue étrangère font de la linguistique de corpus. De l’observation à l’appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spoken language corpora as a teaching-learning resource for French as a foreign language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus multimodal d’interactions authentiques pour apprendre à participer à la vie en France pendant une mobilité d’études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseignement et apprentissage du français comme langue, culture et vision du monde Recherches transversales et pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Wenzao de langues étrangères, Oct 2023, Kaohsiung, Taïwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer des compétences interactionnelles en français avec un corpus multimodal pour s’intégrer dans la vie universitaire : à l’intersection de différents champs didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le Français sur Objectif(s) Spécifique(s) dans tous ses états : Objectifs, Approches et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Blida, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus oraux et multimodaux d’interactions en FLE : observer les usages pour maîtriser leur variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation doctorale corpus oraux pour le FLE, UniFR-UniNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg - Suisse; Université de Neuchatel - Suisse, Nov 2023, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interactions en réunion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECODIC 2023: Corpus et didactique, première école d'été sur l'exploitation didactique des corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Etienne; Virginie André; Maud Ciekanski, Aug 2023, LYON (ENS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des marqueurs métalinguistiques en réunion de travail : des clés pour interagir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberdi Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergences, discours, variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lasi, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la formation linguistique des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude et d’échanges RIFT – GRANIT « Identifier et développer des compétences interactionnelles au travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interagir en réunion de travail : de l’étude des pratiques aux ressources didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03717289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répétition partielle: une pratique ordinaire dans les interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire et re-dire : bis repetita ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do we make sense of a robot’s behavior? An experimental case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joffrey Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IACS4- 4th Conference of the International Association for Cognitive Semiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven; RWTH Aachen University, Jun 2022, Virtual Conference, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie et activités pour l'enseignement-apprentissage de l'oral en classe. Apprendre à interagir en réunion professionnelle grâce à la plateforme INTERFARE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre le théorique et l’expérientiel : l’oral en didactique du FLE. Questionnements et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpora in interaction: A conversational study of Data-Driven Learning interactions with the FLEURON database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA 2021 - 19th World Congress of the International Association of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Dr. Marjolijn H. Verspoor (Chair); Dr. Marije C. Michel (Co-chair), Aug 2021, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire la syntaxe de l'oral dans les interactions du quotidien. Pourquoi et pour quoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles Hommage à Claire Blanche-Benveniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Benzitoun (ATILF), Oct 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus, apprentissage et multimodalité. L'utilisation du concordancier de FLEURON par des apprenants de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l'AFLS 2020/2021 - Le français d'aujourd'hui, entre discours et usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Howard; Dalila Ayoun; Jonathan Kasstan, Jun 2021, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exprimer le futur en interaction: caractéristiques et enseignement en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFLS Colloque annuel 2020-21 Le français d'aujourd'hui, entre discours et usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLS, Jun 2021, En ligne, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus pour apprendre à interagir en situation universitaire et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ONELA : Outils et Nouvelles Explorations de la Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « lingua franca » qui intègre ou qui désintègre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement des langues de spécialité à l’heure de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français parlé de situation en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECODIC : Corpus et didactique, première école d'été sur l'exploitation didactique des corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virginie André, Maud Ciekanski et Carole Etienne, Aug 2021, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus : exploration, médiation et autonomisation. L’utilisation du concordancier de la plateforme FLEURON en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La linguistique appliquée à l'ère digitale - VALS/ASLA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Kamber; Simona Pekarek Doehler; Maud Dubois, Feb 2020, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier &amp;quot;Apprendre à interagir en français, comment faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Baby-TaLC Grapheles 2020 - Langages et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry Tyne, Oct 2020, Perpignan (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03008809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources pour apprendre à interagir en situation universitaire et professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lundis de Lidile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à interagir en français langue étrangère avec et sur corpus : le récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alberdi Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International sur l’enseignement du français parlé (CIEFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Marmara; Université d’Istanbul-Cerrahpaşa; Université de Rouen; Université de Lorraine, Oct 2024, Istanbul (Turquie), Turquie</w:t>
+              <w:t xml:space="preserve">Baby-TaLC 2020 - Langages et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry Tyne et Mireille Bilger, Oct 2020, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03008806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des questions en interaction : les carences de la didactique de l’oral en FLE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Divoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Metz, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès européen de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à interagir grâce au corpus multimédia du dispositif FLEURON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès européen de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociolinguistique des interactions verbales et didactique de l’oral en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre des variétés du français parlé avec des corpus d’interactions : quels enjeux et quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Suisse; F. Neveu, S. Prévost, A. Montébran, A. Steuckardt, G. Bergounioux, G. Merminod et G. Philippe (Eds.), Jul 2024, Lausanne, Suisse. pp.07013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFLS2019 : Le français d’ici, de là, de là-bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFLS, Jul 2019, Bristol, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faciliter l'enseignement des compétences interactionnelles : quel défi pour les chercheurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Helene N. Andreassen, UiT Université arctique de Norvège (Norvège) ;Marie-Hélène Côté, Université de Lausanne (Suisse); Isabelle Racine, Université de Genève (Suisse) ;Elissa Pustka, Université de Vienne (Autriche); Sylvain Detey, Université Waseda (Japon) ;Julien Eychenne, Université de Sherbrooke (Canada);Olivier Baude, HUMA-NUM (France), Nov 2024, PARIS, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortier Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRELA 2019 "Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée; Laboratoire ICAR, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De drôles d'interlocuteurs dans notre quotidien : des pistes pour expérimenter l'interaction humain-machine</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02096598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface sociolinguistique des interactions verbales, corpus et didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Laboratoire Ligérien de Linguistique. Université d’Orléans et CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique., May 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation de corpus oraux et multimodaux pour apprendre ou enseigner à interagir en français langue étrangère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier numérique Fleuron et Clapi-FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Ressources linguistiques et didactique des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02084028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir avec des robots ? Une approche sociolinguistique des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GT ACAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à interagir de façon appropriée dans les différentes situations rencontrées lors d’un séjour universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français langue d’intégration : pourquoi ? pour qui ? comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès européen de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le futur à l'oral en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres du projet Variations sur le futur en francophonie : description linguistique et applications didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’ambassade de France en Grande-Bretagne, Oct 2019, Londres, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02365331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre une langue étrangère grâce à un dispositif numérique d’apprentissage. L’exemple de FLEURON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Simposio Internacional de Comunicación Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Santiago de Cuba, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la linguistique de corpus avec des apprenants de FLE pour observer la variation à l’oral. L’exemple de la négation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études FRACOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à interagir en situations de communication universitaires avec le corpus multimédia FLEURON.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Université de Fribourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, May 2018, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Français Langue d’Intégration et d’Insertion (FL2I). Approche théorique, contextes, public, méthodologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques considérations interactionnelles autour d'une expérience robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boniface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wacai 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">WACAI 2018 - Workshop sur les "Affects, Compagnons Artificiels et Interactions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ile de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Genève, Switzerland</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre le français parlé en interaction avec les ressources Fleuron et Clapi-FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Ressources linguistiques et didactique des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à interagir à l'oral à partir d'un concordancier multimodal : effets sur le développement de la conscience langagière et sur l'autonomie de l'apprenant dans le dispositif FLEURON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude micro-diachronique de genre dans le corpus TCOF entre 2006 et 2017. Variations sociolinguistiques, valeurs pragmatiques et effet de mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans de linguistique sur corpus oraux : Apports à l’étude de la variation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple d’exploitation de corpus oraux et multimédia avec un concordancier par des apprenants. La ressource FLEURON.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, LIDILEM (UGA), Jul 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Oursel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à interagir en situations de communication universitaires avec les corpus FLEURON.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Mar 2018, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre l'oral à partir d'un concordancier multimodal : les effets des parcours d'utilisateurs personnels et partagés des étudiants allophones en mobilité sur le développement de la conscience métalangagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL – Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus oraux de linguistique pour l’enseignement du Français Langue Etrangère : ressources, disciplines et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Detey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Carole Etienne; Virginie André; Maud Ciekanski, Aug 2023, LYON (ENS), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque FLORAL : Accessibilité, représentations et analyses des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université du Caire, Jan 2023, Le Caire, Égypte</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus multimédia pour apprendre à interagir en situations universitaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième colloque international de l’ATPF « Enseigner le français : s’engager et innover »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bangkok, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AFLA; ICAR, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquérir des compétences sociolangagières orales en Français Langue Étrangère en faisant, sans le savoir, de la linguistique de corpus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres FLORAL-PFC 2017-Journées IPFC.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du tangram au marché de producteurs, expérimenter l’interaction ? Avec le groupe Psyphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Expressions, Simulations, Perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg - Suisse; Université de Neuchatel - Suisse, Nov 2023, Fribourg (CH), Switzerland</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleuron et Lancom, deux exemples d’utilisation de corpus pour le FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Quelle(s) utilisation(s) des corpus pour la didactique des langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, AFLA; ICAR, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des obstacles à la verbalisation de la compétence : focus sur les insécurités langagières en entretien d’insertion professionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CIEP : Apprentissage de la langue du pays d’accueil à des fins professionnelles : un enjeu pour l’intégration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Sèvres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Orléans, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode instrumentée pour l’analyse multidimensionnelle des tonalités émotionnelles dans l’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Neveu, Gabriel Bergougnioux, Marie-Hélène Côté, Jean-Michel Fournier, Linda Hriba, Sophie Prévost, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Wenzao de langues étrangères, Oct 2023, Kaohsiung, Taïwan</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeu de construction éclairé. KaplIA, une expérience du groupe Psyphine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Projections, Interactions, Emotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Carole Etienne; Virginie André; Maud Ciekanski, Aug 2023, LYON (ENS), France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi les études plurilingues sont-elles le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurilinguisme européen : politiques, linguistiques, didactiques et idéologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de l’UR 1339, Linguistique, Langues et Parole LiLPA, animé par l’ER GEPE (Groupe d’Etudes sur le Plurilinguisme Européen). Université de Strasbourg, 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg - Suisse; Université de Neuchatel - Suisse, Nov 2023, Fribourg (CH), Suisse</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02978570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les insécurités langagières des adultes francophones natifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre de linguistique franco-suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Blida, Algérie</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’idéologie monolingue à la doxa plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Lilpa : Plurilinguisme européen : politiques, linguistiques, didactiques et idéologies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lasi, Roumanie</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anonymisation des corpus oraux : les choix opérés pour le corpus de français parlé TCOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymisation de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil en apprentissage autodirigé de langue : un métier et un genre discursif en émergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nassau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpréter selon les genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énonciation conjointe : trace et ressource de la construction collaborative du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.1891-1904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, travail et formation : quelles articulations avec des publics en insécurité langagière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Langage, Travail et Formation à la 4ème Conférence Internationale ALAAP (Applied Linguistics And Professional Practice)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven; RWTH Aachen University, Jun 2022, Virtual Conference, Germany</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Français Langue d'Intégration et d'Insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université de Fribourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Turin, Italie</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimension sociale du langage et pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Développement langagier et différences interindividuelles : quels accompagnements et quelles actions ? IRTS de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Dr. Marjolijn H. Verspoor (Chair); Dr. Marije C. Michel (Co-chair), Aug 2021, Groningen, Netherlands</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifestations interactionnelle de processus cognitifs et collaboratifs au sein de réunions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International des Linguistes (CIL19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Benzitoun (ATILF), Oct 2021, Nancy, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la reprise met en relief. Analyse de phénomènes de reprise dans des interactions verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’AFLS La mise en relief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Martin Howard; Dalila Ayoun; Jonathan Kasstan, Jun 2021, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notions en Questions en didactique des langues. Les Corpus. Répondante de Kate Beeching. Qu'est-ce qu'un corpus en didactique des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études NeQ 2013 organisée par l'ACEDELE et l'ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre de discours et genre professionnel : le cas des réunions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interpréter selon les genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AFLS, Jun 2021, En ligne, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de situations de communication filmées de salariés en vue de leur formation linguistique à visée professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Publics allophones en situation de mobilité intra/internationale : quelles approches pour analyser les discours, dispositifs, processus d'acquisition- transition - insertion des acteurs sociaux dans divers contextes ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image et discours : la sécurité au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude " Société de l'information - partage de connaissance "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Virginie André, Maud Ciekanski et Carole Etienne, Aug 2021, Nancy, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton corpus, j'y comprends rien ! &amp;quot; : de la difficulté de partager des données orales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AFLS Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Alain Kamber; Simona Pekarek Doehler; Maud Dubois, Feb 2020, Neuchâtel, Suisse</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet TCOF (Traitement de Corpus Oraux en Français) : enjeux pour l'étude des pratiques langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'AFLS Regards nouveaux sur les liens entre théories, méthodes et données en linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'apprentissage au développement : une approche interactionniste de l'acquisition des constructions syntaxiques complexes chez l'enfant de 3 à 6 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bocérean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française, Nouvelle Orléans - USA, 12 - 15 juillet 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nouvelle Orléans, États-Unis. pp.1471-1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Henry Tyne, Oct 2020, Perpignan (en ligne), France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523953v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’apprentissage au développement : une approche interactionniste de l’acquisition des constructions syntaxiques complexes chez l’enfant de 3 à 6 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bocerean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, États-Unis. pp.1471-1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Henry Tyne et Mireille Bilger, Oct 2020, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel usage les adultes font-ils de la répétition ? Comparaison entre un corpus d'interactions verbales adultes/adolescents polyhandicapés et adultes/jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bocérean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française, Nouvelle Orléans - USA, 12 - 15 juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nouvelle Orléans, États-Unis. pp.657-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523960v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enonciation conjointe en langue seconde: de l'échec discursif à la co-construction pragmatique et interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Tyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française en contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Grèce</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche documentaire pour les données orales : description et traitement informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Debaisieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières rencontres internationales pour le Catalogage et le Codage de corpus oraux (CatCod),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orléans, France. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les pratiques langagières orales pour mieux appréhender les phénomènes de communication sociale : l'exemple des reprises et des reformulations dans les interactions verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xe Simposio Internacional Communicacion social ; Cuba 22-26 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Santiago de Cuba, Cuba. pp.145-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00148075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les pratiques orales pour mieux appréhender les phénomènes de communication sociale : l'exemple des reprises et des reformulations dans les interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X Simposium International de Communication sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AFLS, Jul 2019, Bristol, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00148775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et se faire comprendre : Quelle(s) compétence(s) pour le natif français prestataire de service en situation exolingue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : les enjeux de la communication interculturelle : compétence linguistique, compétence pragmatique, valeurs culturelles, 5-7 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée; Laboratoire ICAR, Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et se faire comprendre : quelle(s) compétences(s) pour le natif français prestataire de service en situation exolingue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la communication interculturelle : compétence linguistique, compétence pragmatique, valeurs culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique., May 2019, Orléans, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction collaborative du discours au sein de réunions de travailen entreprise : l'exemple du couple oui non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des étudiants-chercheurs en didactique des langues et en linguistique, organisé par LIDILEM, 4-7 juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénomènes de reprise : statut macrosyntaxique, effets pragmatiques et organisation interactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les linguistiques du détachement, 7-9 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Rennes, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformulation et objectifs pragmatiques et identitaires au sein de réunions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : voies de la reformulation, 19-20 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier la co-construction du discours au sein de réunions de travail en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque international francophone sur les méthodes qualitatives, organisé par CERIQ-ARQ, 27-29 juin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...4016 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00150363v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00150366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -11941,51 +11941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Tyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12068,648 +12068,648 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adultes en insécurité langagière. Enjeux sociaux et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2023, 978-2-7574-3875-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que prêtons-nous aux machines ? Approches interdisciplinaires des interactions homme-robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif PSYPHINE. Presses Universitaires de Nancy; Éditions Universitaires de Lorraine, pp.242, 2021, 9782814305946</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia 2018 – Revue Langage, Travail et Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurinlingue: regards pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adami, Hervé / André, Virginie (éds). Peter Lang, 2015, 978-3-0343-1384-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LINX (numéro spécial) : Corpus et Apprentissage du Français : Approches et Pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Tyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Adami</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2023, 978-2-7574-3875-6</w:t>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parix X Nanterre, 68-69, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Collectif PSYPHINE. Presses Universitaires de Nancy; Éditions Universitaires de Lorraine, pp.242, 2021, 9782814305946</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French through Corpora, Ecological and Data-Driven Perspectives in French Language Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Tyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge Scholars Publishing, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...297 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...90 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des journées d'études &amp;quot;Acquisition du langage : quelle applications/implications sur le terrain ?, 17-18 septembre 2004 à Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12880,77 +12880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to interact with corpora in French as a foreign language. The example of storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberdi Carmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry Tyne; Stefana Spina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applying Corpora in Teaching and Learning Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.375-402, 2025, 9789027222282</w:t>
@@ -12979,77 +12979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marqueurs métalinguistiques en réunion de travail : des clés pour interagir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberdi Carmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation / Metalinguistic Markers: Emergence, Discourse, Variation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 309, , pp.251-277, 2024, Linguistic Insights, 978-3-0343-4908-6. </w:t>
@@ -13154,50 +13154,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corpus d’interactions et apprentissage du français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benzitoun C., Rebuschi M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.101-121, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des balbutiements à DECIDE : les tribulations de la lampe Psyphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13206,1236 +13279,1163 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que prêtons-nous aux machines ? Approches interdisciplinaires des interactions homme-robot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.191-213, 2021, MSH Lorraine, 978-2-8143-0594-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.101-121, 2021</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire de la linguistique de corpus avec des apprenants de français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Larrivée, Florence Lefeuvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La didactisation du français vernaculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.37-66, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.37-66, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus oraux et multimodaux authentiques pour acquérir des compétences sociolangagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gajo L., Luscher J.-M., Racine I., Zay F. (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation, plurilinguisme et évaluation en français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.209-223., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.209-223., 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports de la sociolinguistique à l'orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-M. Kremer, C. Maeder, E. Lerderlé (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide de l'orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.87-101, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, pp.87-101, 2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hégémonie de l’anglais en situation de travail : une contrainte inéluctable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adami, Hervé / André, Virginie (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.91-130, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.91-130, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : l’hétérodoxie comme facteur d’innovation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adami H., André V. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’idéologie monolingue à la doxa plurilingue : regards pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.1-6, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Tyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henry Tyne; Virginie André; Alex Boulton; Christophe Benzitoun; Yan Greub. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French through Corpora: Ecological and data-driven perspectives in French language studies. Introduction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.341, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociolinguistics and the Study of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Tyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tyne H., André V., Boulton A., Benzitoun C. &amp; Greub Y. (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological and Data-Driven Perspectives in French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars, pp.132-138, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers le Français Langue d'Intégration et d'Insertion (FL2I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Adami H., André V. (dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.1-6, 2015</w:t>
+              <w:t xml:space="preserve">Adami H., Leclercq V. (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les migrants face aux langues des pays d'accueil : acquisition naturelle et apprentissage guidé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Septentrion, pp.277-290, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence sociolinguistique et dysfluence en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Tyne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...67 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.341, 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kamber A. &amp; Skupien Dekens C. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches récentes en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, p.21-46, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars, pp.132-138, 2014</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emplois stratégiques des Formes Nominales d'Adresses au sein de réunions de travail en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'adresser à autrui. Les formes nominales d'adresse en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, p.63-87, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emplois stratégiques des Formes Nominales d'Adresse au sein de réunions de travail en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'adresser à autrui. Vol. 1: Les Formes Nominales d'Adresse dans les interactions orales en français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Chambery, pp.1-26, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chercheur en sociolinguistique dans une réunion de travail en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications et implications en Sciences du langage / Léglise I., Canut E., Desmet I., Garric N. (éds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.41-52, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00150351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘Competent Foreigner': A new model for foreign language didactics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Consequences of Mobility: Linguistic and Sociocultural Contact Zones / Preisler B. et al. (Eds).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étranger compétent. Un nouvel objectif pour la didactique des langues étrangères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie André</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...464 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15012,51 +15012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alberdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rnw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberdi Carmen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00041.and" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.226.0133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.056.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.3694" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.10771" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04441631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540236v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Debaisieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Gaiffe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170985v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008809v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467782v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oursel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959912v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467683v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862725v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958673v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467845v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467892v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bilger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959859v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langbach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965593v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965465v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965588v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523953v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boc&#233;rean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280839v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bocerean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523960v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150370v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150366v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577100v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Soret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150358v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150388v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1464" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03159495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940067v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118023v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Greub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55323/978-84-1380-442-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21750" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159516v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940071v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116935v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938240v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007503v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castillo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03231366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.421.0017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rnw" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alberdi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ijlcr.00041.and" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Adami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberdi Carmen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravazzolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297804v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Divoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213806011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.226.0133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03453965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.056.0077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1308" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.3694" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.10771" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184607013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04441631v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3178" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1657" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Debaisieux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Gaiffe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boniface" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surcouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170985v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675885v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortier Claude" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02365331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959912v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467695v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862725v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958673v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oursel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bilger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delahaie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langbach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959959v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02978570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104263v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965593v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116961v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965588v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523953v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boc&#233;rean" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280839v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bocerean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523960v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00148775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150370v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150363v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577100v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Soret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150358v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150384v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150388v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150386v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1464" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aucouturier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03159495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196542v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940067v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118023v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Greub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55323/978-84-1380-442-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21750" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159516v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427444v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965392v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965568v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940071v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116935v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938240v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421115v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007503v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Castillo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005667v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03231366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>