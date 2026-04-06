--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Bommier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry: Solving the fundamental ambiguity from line pair inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A40. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04959074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full non-LTE spectral line formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sampoorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lagache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A213. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Identifying and Mitigating Bias in Inferred Measurements for Solar Vector Magnetic-Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Griñón-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (9), pp.121. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-022-02039-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 synoptic maps of average magnetic field in 296 prominences measured by the Hanle effect during the ascending phase of solar cycle 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A60. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photosphere magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A40. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field vector ambiguity resolution in a quiescent prominence observed on two consecutive days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A138. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Traps at the Sun: Implications for Elemental Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fleishman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Glesener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 857 (2), pp.85. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab54c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation in the weak radiation field limit: V - The two-term atom (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.C1. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630169e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third and Fourth Workshops on Spectral Line Shapes in Plasma Code Comparison: Isolated Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Stambulchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Alexiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms6020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation in the weak radiation field limit: V - The two-term atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A50. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02192856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milne-Eddington inversion for unresolved magnetic structures in the quiet Sun photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (6), pp.5025-5040. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA022368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast inversion of Zeeman line profiles using central moments. II. Stokes V moments and determination of vector magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Uitenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A64. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation in the weak radiation field limit. III. Theory for the multilevel atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A59. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flare ribbons, electric currents, and quasi-separatrix layers during an X-class flare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tassev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Millholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A141. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation in the weak radiation field limit. IV. Application to the second solar spectrum of the Na I D1 and D2 lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auroral red line polarisation: modelling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.A26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2015027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X-ray emitting energetic electrons and photospheric electric currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A106. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetism in a strongly stratified plasma showing an unexpected effect of the Debye shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.430-440. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line broadening versus collisional depolarization: Similarities and differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (7), pp.1164-1172. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRIC CURRENTS IN FLARE RIBBONS: OBSERVATIONS AND THREE-DIMENSIONAL STANDARD MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 788 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/788/1/60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliating the Vertical and Horizontal Gradients of the Sunspot Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/195403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Météo spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: confirmation of detection and first quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.A01. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2012023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal magnetic field and velocity gradients in the photosphere inferred from THEMIS multiline observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanle effect from a dipolar magnetic structure: the case of the solar corona and the case of a star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A122. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar magnetism eXplorer (SolmeX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardi Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Andretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bemporad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.271-303. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9271-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network velocity gradients in the photosphere. I. Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A139. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quiet Sun magnetic field: statistical description from THEMIS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 530, pp.A51. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast inversion of Zeeman line profiles using central moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Uitenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 535, pp.A45. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theoretical Impact Polarization of the O I 6300 Å Red Line of Earth Auroræ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.71 - 79. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-29-71-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Structures in a Facular Region Observed by THEMIS and Hinode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 262 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-010-9519-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COEXISTING FLUX ROPE AND DIPPED ARCADE SECTIONS ALONG ONE SOLAR FILAMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wiegelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 714 (1), pp.343-354. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/714/1/343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanle effect in the solar Ba II D2 line: a diagnostic tool for chromospheric weak magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVIDENCE FOR A PRE-ERUPTIVE TWISTED FLUX ROPE USING THE THEMIS VECTOR MAGNETOGRAPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693 (1), pp.L27-L30. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/L27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quiet Sun Magnetic Field observed with ZIMPOL on THEMIS I. The Probability Density Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bianda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asensio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.1415-1428. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast imaging spectroscopy with MSDP spectrometers. Vector magnetic maps with THEMIS/MSDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507 (1), pp.531-539. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale horizontal flows in the solar photosphere. III. Effects on filament destabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Švanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 480, pp.255-263. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Departures from Translational Invariance along a Filament Observed by THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 248, pp.29-50. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11207-008-9155-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Causes of the Eruption of a Quiescent Filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kitai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-007-9100-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipole rates for atomic polarization studies: the case of complex atoms in non-spherically symmetric states colliding with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barklem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photospheric flows around a quiescent filament and CALAS first results .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The granular magnetic field as observed with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized $\sqrt{\epsilon}$-law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Štěpán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 468 (3), pp.797-801. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of magnetic field systems leading to an X1.7 flare due to large-scale flux tube emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 475 (3), pp.1081-1091. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photospheric flows around a quiescent filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467 (3), pp.1289-1298. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second solar spectrum of the Sr I 4607 Å line: depth probing of the turbulent magnetic field strength in a quiet region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457 (3), pp.1047-1052. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional influence on the differential Hanle effect method applied to the second solar spectrum of the A$^\mathsf{{2}}\Pi$–X$^\mathsf{{2}}\Sigma^{+}$ (0, 0) band of MgH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 458 (2), pp.625-633. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field map at the photospheric level below and around a solar filament (neutral line)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eff-Darwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435 (3), pp.1115-1122. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions on the application of the Hanle effect to map the surface magnetic field of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178 (2), pp.297-311. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2005.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of second solar spectrum observations of the Sr I 4607 Å line in a quiet region: Turbulent magnetic field strength determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 432 (1), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20035773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some THEMIS-MTR observations of the second solar spectrum (2000 campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381 (1), pp.241-252. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the collisional depolarization and of the Hanle effect in the Na I D$\mathsf{_{2}}$ line observed on the solar limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394 (2), pp.707-715. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for polarimetric sensitivity in the first observations with THEMIS spectropolarimetric mode MTR (August 1998 campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381 (1), pp.227-240. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear polarization of the $\ion{O}{vi}$ λ 1031.92 coronal line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 390 (2), pp.691-706. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes spectropolarimetry of solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 375 (3), pp.L39-L42. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of the hydrogen H$\mathsf{\alpha}$ line in solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 374 (3), pp.1127-1134. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial frequency redistribution with Hanle and Zeeman effects. Non-perturbative classical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O. Stenflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 350, pp.327-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matrix study of the transfer of polarized radiation in plasmas. Application to neon-like germanium lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.83-87. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100530050115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler redistribution of anisotropic radiation and resonance polarization in moving scattering media. I. Theory revisited in the density matrix formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 340, pp.579-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation, in the weak radiation field limit. II. Arbitrary magnetic field case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 328, pp.726-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation, in the weak radiation field limit. I. Zero magnetic field case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 328, pp.706-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic coherences and level-crossings physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00146621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex diagnostic of solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00146635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE polarized radiative transfer in intermediate magnetic fields: Numerical problems and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00146628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete determination of the magnetic field vector and of the electron density in 14 prominences from linear polarizaton measurements in the HeI D3 and H$\alpha$ lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 154 (2), pp.231-260. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00681098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance line polarization for arbitrary magnetic fields in optically thick media. 3: A generalization of the square root of epsilon law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 284, pp.865-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectroscopic method for the solution of the 180-deg azimuth ambiguity in magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 411, pp.L49-L52. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/186909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance line polarization and the Hanle effect in optically thick media. II - Case of a plane-parallel atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 244, pp.383-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark broadening parameter tables for spectral lines of multicharged ions of astrophysical interest. I: C IV lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire Astronomique de Belgrade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 144, pp.65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the master equation for the atomic density matrix for line polarization studies in the presence of magnetic field and depolarizing collisions in astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 16 (5), pp.555-598. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:01991001605055500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Line Polarization for Arbitrary Magnetic Fields in Optically Thick Media. II - Case of a Plane-Parallel Atmosphere and Absence of Zeeman Coherences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 244, pp.401-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark broadening of spectral lines of multicharged ions of astrophysical interest. I - C IV lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Dimitrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Astronomy and Astrophysics Supplement Series (ISSN 0365-0138), 89 (3), pp.581-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark broadening parameter tables for spectral lines of multicharged ions of astrophysical interest. II. Si IV lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire Astronomique de Belgrade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 144, pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the radiative transfer equation for line polarization studies in the presence of magnetic field in astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 16 (5), pp.599-622. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:01991001605059900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark Broadening of Spectral Lines of Multicharged Ions of Astrophysical Interest. II - Si IV Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Dimitrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Astronomy and Astrophysics Supplement Series, 89 (3), pp.591-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance line polarization for arbitrary magnetic fields in optically thick media. I - Basic formalism for a 3-dimensional medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 244, pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance line polarization and the Hanle effect in optically thick media. I - Formulation for the two-level atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 235, pp.459-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear polarization of the hydrogen H-alpha line in filaments. I - Theoretical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 211, pp.230-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear polarization of hydrogen Balmer lines in optically thick quiescent prominences. I - Theoretical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 186, pp.230-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Polarization of Hydrogen H-Beta Radiation and the Joint Diagnostic of Magnetic Field Vector and Electron Density in Quiescent Prominences. II - the Electron Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 156, pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linear polarization of hydrogen H-beta radiation and the joint diagnostic of magnetic field vector and electron density in quiescent prominences. I - The magnetic field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 156, pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polarization of the O VI 1032 A line as a probe for measuring the coronal vector magnetic field via the Hanle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malinovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 168, pp.284-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic fields in prominences. II - He I D3 Stokes Profile Analysis for Two Quiescent Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Querfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Smartt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis House</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 96 (2), pp.277-292. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00149684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the magnetic structure of quiescent prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 131, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field in the prominences of the polar crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 83 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00148248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic fields in prominences. III: He I D3 Stokes Profile Analysis for Quiescent and Eruptive Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grant Athay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Querfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Smartt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 89 (1), pp.3-30. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00211948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect of the coronal Lyman-alpha line of hydrogen: Theoretical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 78 (1), pp.157-178. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00151151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the complete vector magnetic field in solar prominences, using the Hanle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 100, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum theory of the Hanle effect. II - Effect of level-crossings and anti-level-crossings on the polarization of the D3 helium line of solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 87, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Magnetic Fields Inferred from He I D3 Polarization in the August 5, 1980 Eruptive Prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Querfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Smartt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12, pp.913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiescent Prominence Vector Magnetic Fields Inferred from He I D3 Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Querfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Smartt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12, pp.792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum theory of the Hanle effect - Calculations of the Stokes parameters of the D3 helium line for quiescent prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 69, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polarization of the D3 emission line in prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 54, pp.811-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect and the determination of magnetic fields in solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 59, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist transfer to a solar jet from a big flux rope detected in the HMI magnetogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicity in a jet provided by transfer of twist from a sigmoidal flux rop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Symposium (ESWS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative theory of radiative scattering in the weak radiation field limit: Resolution of Egidio Landi's &amp;quot;paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Solar Polarization (SPW8), in honor of Egidio Landi Degl'Innocenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional Line Broadening and Collisional Depolarization of Spectral Lines: Similarities and Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Solar Polarization (SPW8), in honor of Egidio Landi Degl'Innocenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would the Sun's photosphere be negatively charged & magnetized ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Solar Polarization (SPW9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent Multilevel PRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiative Signatures from The Cosmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disambiguated magnetic field measurements in a quiescent prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kalewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à ions multichargés dans la Couronne Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MESOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par J. Laskar, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Hanle effect measurements in the Solar Corona: promises and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Hanle effect measurements in the Solar Corona: promises and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E2.3 "Solar magnetism: data-driven modeling and requirements for future instrumentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COSPAR 2018 42nd Assembly, Jul 2018, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar magnetic fields and plasma physics (from measurements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR Scientific Day 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Excellence "Plasmas in Paris" (LabEx PLAS@PAR), Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anisotropic Debye shielding as visible in sunspot photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de rayonnement polarisé avec redistribution partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MESOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par J. Laskar, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of electric current density in the solar photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A27 "Quiet Sun and Active Regions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPSO-IAMAS-IAGA Joint Assembly, Aug 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique atomique pour l'astrophysique: de l'effet Hanle au transfert de rayonnment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée organisée par Monique Spite en l'honneur de Jean-Claude Pecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical photospheric currents: footprints of eruptive flux ropes in the corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SH52A-06, Session "Solar and Heliospheric Physics General Contributions II Sun and Corona"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU Chapman Conference on "Currents in Geospace and Beyond", May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of the magnetic field gradients in sunspots: discussion guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The problem of the magnetic field gradients in sunspots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by V. Bommier at Centre International d'Ateliers Scientifiques de l'Observatoire de Paris, Nov 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative theory of radiative scattering, in the weak radiation field limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Atomic Processes in Plasmas (APIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial FFT of the current density Jz component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP6 kickoff workshop of the FLARECAST European Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by E. Pariat at Centre International d'Ateliers Scientifiques de l'Observatoire de Paris, Apr 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization in spectral lines formed by scattering: from the line center to the far wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Serbian Conference on Spectral Line Shapes in Astrophysics (10th SCSLSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Srebrno Jezero, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCP calculations of electron and ion impact widths and shifts of spectral lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Šimić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SLSP (Spectral Line Shapes in Plasmas) code comparison workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTAT, un code multiraies-multiniveaux pour la formation hors-ETL de la polarisation des raies spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MESOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par J. Laskar, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic electrons and photospheric electric currents during solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du champ magnétique solaire par analyse de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la "Science en fête" à l'Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des courants électriques et des émissions X lors d'une éruption solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement spatial de la Terre: Activité solaire, géocroiseurs et météorites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème journée du Laboratoire d'Excellence ESEP, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence entre les observations et le modèle standard 3D d'éruptions solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement spatial de la Terre: Activité solaire, géocroiseurs et météorites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème journée du Laboratoire d'Excellence ESEP, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champ magnétique: photosphère, zone de transition, couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLESIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée de rencontre LESIA (Pôle Solaire)-IAS, Jan 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of the breadboard narrowband prefilters for Solar Orbiter PHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Tagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ruiz de Galarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fourmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montréal, France. pp.91435G, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2070373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between X-ray emissions, magnetic fields and electric currents during the X2.2 flare on the 15 February 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ST1.3: "Particle acceleration mechanisms in solar system plasmas: observations and theory"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU General Assembly 2014, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTAT, a new multilevel-multiline polarized radiative transfer code with PRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Modeling of Polarization in Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meeting of the Working Group 2 of the COST Action MP 1104 "Polarization as a Tool to study the Solar System and beyond", May 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the magnetic field in eruptive prominences using the PROBA-3 Coronagraph-Polarimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koutchmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magnetic solar corona as revealed by polarimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Workshop organised by the COST Action MP 1104 "Polarization as a Tool to study the Solar System and beyond", Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rubans d'éruption et des courants électriques lors d'un flare éruptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of the auroral red line in the Earth's upper atmosphere: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS05, "Polarimetry of Solar System, Exoplanets, Brown Dwarfs and Disks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOGS 11th Annual Meeting, Jul 2014, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Surface Anisotropy effect on the Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarimetry: From the Sun to Stars and Stellar Environments,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU Symposium No. 305, Nov 2014, Punta Leona, Costa Rica. pp.28-34, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921315004482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between electric current densities and X-ray emissions from particles accelerated during solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible measurements of the magnetic field in eruptive prominences using the PROBA-3 coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutchmy Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zhukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTAT: A New Multilevel-Multiline Polarized Radiative Transfer Code with PRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kunming, China. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solar prominences magnetic field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The life of solar prominences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Astronomical Society Discussion Meeting, Feb 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between X-ray emissions, magnetic fields and electric currents during the X2.2 flare on the 15 February 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th RHESSI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Windisch, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heyvaerts' role in the solar THEMIS telescope project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Fields from the Sun to Black Holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In memory of Jean Heyvaerts, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polarisation de la raie rouge des aurores boréales: observations, théorie, modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochimie: simuler, modéliser, détecter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème journée du laboratoire d'excellence ESEP, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the vertical current during the X2 flare of 2011 February 15 observed by SDO/HMI, compared to a line-tied zero-beta resistive MHD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 LWS/SDO Science Workshop: Exploring the Network of SDO Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cambridge (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic electrons/Magnetic fields and electric vertical currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance-type workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by N. Vilmer and S. Kontar, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry From HINODE/SOT/SP Data: Solving The Fundamental Ambiguity From The Fe I 6301/6302 line pair inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh HINODE Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Takayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of the auroral red line in the Earth's upper atmosphere: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon Wedlund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P42B-03, "Polarimetry as an Invaluable Tool to Study the Solar System and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU Fall Meeting, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT-VFISV comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Workshop "Vector Magnetography",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LWS/SDO 2013 Science Workshop, "Exploring the Network of SDO Science", Mar 2013, Cambridge (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of electric currents and their connection with the 2011 February 15-X class flare ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh HINODE Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Takayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the collisions in the radiation redistribution: polarization far wings of lines formed by scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Serbian Conference on Spectral Line Shapes in Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Banja Koviljača, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of the auroral red line in the Earth's upper atmosphere: a review (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Francisco (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric current density and related sigmoid in an active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics, "Understanding Solar Activity: Advances and Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.143-145, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength observations to understand the solar magnetic activity and its feedback on the interplanetary medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Field in the Universe III: From Laboratory and Stars to Primordial Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field distribution in the quiet and active photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics, "Understanding Solar Activity: Advances and Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.49-57, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active region vector magnetic field: Azimuth ambiguity solution from multiline observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar origins of Space Weather and Space Climate: Connecting the Interior to the Corona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26th NSO Workshop, Apr 2012, Sunspot (New Mexico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of auroral emission lines in the Earth's upper atmosphere : A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS20: "Polarization of Planetary Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOGS-AGU (WPGM) Joint Assembly, Aug 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of Zeeman Line Profiles Using Central Moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Uitenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics, "Understanding Solar Activity: Advances and Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vertical density current sheet in the photosphere associated to X emission observed by RHESSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method for solving the azimuth ambiguity applied to THEMIS 5-24 November 2010 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic field emergence, linkage, reconnection and eruption in the solar atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4th SOLAIRE Network Meeting, May 2011, Teistungen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of emission lines in upper atmospheres of planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th annual European Meeting on Atmospheric Studies by Optical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Siuntio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare studies with RHESSI and Hinode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th RHESSI Workshop and High Energy Solar Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT inversion Applied to Observations and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDO-3 Vector Magnetometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Nov 2011, Palo Alto (Californie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary comparison of the location of X-ray emissions and of the location of a compressed current sheet derived from Hinode observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du programme franco-anglais "Alliance" du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of auroral emission lines in the Earth's upper atmosphere : first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solar internetwork magnetic field: why a larger photon collector ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique (SF2A), Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie magnétique solaire: résultats très récents avec THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Météorologie de l'Espace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par C. Briand et A. Hilgers et le Centre International d'Ateliers Scientifiques de l'Observatoire de Paris, Dec 2010, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field of the solar plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Plasmas Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society, Jun 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field measurements with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EST-France 2010 International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., May 2010, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of velocity gradients in the Unno solution for magnetic field diagnostic from spectropolarimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plasma Astrophysics, IAU Symposium 274</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Giardini Naxos, Italy. pp.291-294, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311007150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quiet Sun Magnetic Field Structure Derived from a Full Vector Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Haleakala Maui (Hawaï), United States. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field and vector current density in and around the δ-spot NOAA 10808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Sun and Star Spots, IAU Symposium 273</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ventura, United States. pp.338-338, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311015493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Radiative Transfer: from Solar Applications to Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Belluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Haleakala Maui (Hawaï), United States. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filament supported by different magnetic field configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wiegelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Sun and Star Spots, IAU Symposium 273</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ventura (Californie), United States. pp.328-332, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S174392131101547X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversions: some pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Vector Magnetogram Comparison Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Oct 2010, Palo Alto (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation result of the theoretical impact polarization of O I 6300 Å</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pola Workshop: Space Environments Polarization: Applications to Geophysics and planetary Environments (SEPAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIRA-IASB, organized by H. Lamy, C. Simon, J. Lilensten, M. Barthélemy &amp; J. De Keyser, Oct 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the azimuth ambiguity by using two maps simultaneously observed at different depths: example of THEMIS multiline data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamic Solar Corona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAS-IAU Joint Solar Eclipse Meeting, Jul 2009, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet Hanle de la raie Ly-alpha de la Couronne Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Prospective Spatiale en Physique Solaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'interprétation de l'effet Goldreich-Kylafis pour la mesure des champs magnétiques interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "cœurs denses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le laboratoire LERMA (Laboratoire d'Étude du Rayonnement et de la Matière en Astrophysique), Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'interprétation de l'effet Goldreich-Kylafis pour la mesure des champs magnétiques interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international "Diagnostics spectropolarimétriques: observations et processus microscopiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National de Physique Stellaire du C.N.R.S., May 2009, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'interprétation de l'effet Goldreich-Kylafis pour la mesure des champs magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ALMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par l'Action Spécifique ALMA du CNRS, Apr 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rôle pour le télescope THEMIS dans la prévision des éjections de matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion "Météo de l'espace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT/SOLIS-ME inversion comparison, data of 2007 May 2nd, op. 022039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Magnetogram Comparison Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tucson (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of THEMIS spectropolarimetric multiline data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Magnetogram Comparison Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tucson (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D Coronal Magnetic Structures from THEMIS/MTR and Hinode/SOT Vector Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinode-3: The 3rd Hinode Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet Zeeman et l'effet Hanle tous deux à l'action dans le soleil calme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martínez González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque du Programme National "Soleil-Terre" du C.N.R.S., Mar 2008, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diagrams: a tool for polarization data inversion for the Coronal Magnetic Field measurement by Hanle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First SMESE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photospheric flows around a quiescent filament at Large and small scale and their effects on filament destabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Švanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominences Observations with THEMIS and some Hanle effect calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du CNRS/PNST "New tools to understand the solar Corona "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par J. Arnaud, Jun 2007, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Vector Measurements with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. M. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface and Atmospheric Influences on Solar Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Sacramento Peak, Sunspot (New Mexico), United States. pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic and Molecular Depolarizing Collision Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 5: In Honor of Jan Stenflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ascona, Switzerland. pp.335-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast vector magnetographs: THEMIS/MSDP and EST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous polarimetric observations with VTT and THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balthasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern solar facilities - advanced solar science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some THEMIS tip-tilt images .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Magnetism and Dynamics &amp; THEMIS Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Meudon, France. pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast vector magnetic maps with imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Magnetism and Dynamics &amp; THEMIS Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Meudon, France. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martínez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international "Spectro-polarimetric Analysis. Solar and Stellar magnetic Fields"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par H. Frisch et le Programme National Soleil-Terre (PNST) du CNRS, Oct 2007, Beaulieu-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipole rates for atomic polarization studies: the case of complex atoms in non-spherically symmetric states colliding with atomic hydrogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Barklem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Magnetism and Dynamics &amp; THEMIS Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Meudon, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE Modeling of the Ba II D2 Line Resonance Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 5: In Honor of Jan Stenflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ascona, Switzerland. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physique atomique pour l'astrophysique: quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO 2006, 4ème colloque de la division Physique Atomique, Moléculaire et Optiqu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique, Jul 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Solar Intranetwork Field a Resolved Turbulent Field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Stellar Physics Through Eclipses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antalya, Turkey. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Classical Collision Formalism with Energy and Momentum Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific interest for polarimetry in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Solar Physics initiative for Cosmic Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par T. Appourchaux et M. Maksimovic, Sep 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the Second Solar Spectrum of the Sr I 4607 Å Line Observed at THEMIS and Pic-du-Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT Inversion of Spectro-Polarimetric Maps Observed with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Line Determination of the Turbulent Magnetic Field from the Second Solar Spectrum of MgH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Services d'Observations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le Conseil Scientifique de l'Observatoire de Paris, Mar 2006, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the solar magnetic field structures at high spectral resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Franco-Chinese meeting on solar physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Shangaï, China. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Spectrum of Na I D1 Observed with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion UNNOFIT de données spectropolarimétriques de THEMIS: cartes de champ magnétique vectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Calcul"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Scientifique de l'Observatoire de Paris, Apr 2006, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de détermination de la position des raies&amp;quot; et &amp;quot;Comparaison des différents domaines spectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Dépouillement MTR"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par la base de données BASS2000, Jan 2006, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients for the themospheric red line polarization modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarization meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par J. Lilensten, Mar 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dehors de l'équilibre thermodynamique local: l'équilibre statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Plasmas" à l'Université Pierre et Marie Curie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par 6 laboratoires de l'université, Université Pierre et Marie Curie Paris VI (France), Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du vecteur B à la surface du soleil avec THEMIS et la LJR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National "Soleil-Terre" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de rayonnement et polarisation atomique: mesure Hanle de l'intensité du champ magnétique turbulent de la photosphère du soleil calme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfert radiatif V/IR/mm et application au VLTI et à ALMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier GRETA'2004, Apr 2004, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, modelling and interpretation of the second solar spectrum of MgH Q-band lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Polarized Solar Molecules II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Dec 2004, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second solar spectrum observed at the Pic-du-Midi: depth probing of the turbulent magnetic field intensity in a quiet region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect observed in solar prominences: interpretation of the 1974 1982 Pic-du-Midi observations, and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetism and Activity of the Sun and Stars, to honor the scientific work of Jean-Louis Leroy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.197-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some second solar spectrum observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mainella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sainz Dalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" of the C.N.R.S., Apr 2002, Toulouse, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized line formation in the presence of a magnetic field and/or a velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Franco-Chinese meeting on Solar Physics Understanding Active Phenomena Progress and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Meudon, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Partial Redistribution in the Atomic Density Matrix Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Spain. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Collisional Depolarization and of the Hanle Effect in the Na I D2 Line Observed on the Solar Limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerkeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Spain. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of turbulent magnetic fields in solar quiet regions by their Hanle effect in the Sr I 4607Å line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations et méthodes de dépouillement de données MTR de THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Traitement de données du mode MTR de THEMIS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Apr 2003, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en physique moléculaire pour l'interprétation des observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Molécules Solaires Polarisées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par V. Bommier et N. Feautrier, avec le soutien du Programme National "Soleil-Terre" du C.N.R.S., Dec 2002, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect and the polarized Doppler redistribution in the coronal H I Ly-alpha line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LYOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par J.C. Vial et S. Koutchmy, I.A.S., Orsay (France), Jun 2002, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the collisional depolarisation and of the Hanle effect in the Na I D2 line observed on the solar limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerkeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by the Programme National "Soleil-Terre" of the C.N.R.S., Apr 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des observations: modèle en atmosphère semi-infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Molécules Solaires Polarisées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par V. Bommier et N. Feautrier, avec le soutien du Programme National "Soleil-Terre" du C.N.R.S., Dec 2002, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations THÉMIS-MTR du Second Spectre Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National "Soleil-Terre" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'Atelier THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National "Soleil-Terre" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes Spectropolarimetry of Solar Prominences at THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prominence international Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by J.C. Vial, I.A.S., Orsay (France), Oct 2000, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations et méthodes de dépouillement de données MTR de THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier THÉMIS-MTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Mar 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mesure précise de la polarisation de diffusion de la raie Sr I 406.7 nm observée avec THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National "Soleil-Terre" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THÉMIS observations of the second solar spectrum (2000 campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Canary Islands Winter School of Astrophysics "Astrophysical Spectropolarimetry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Astrofísica de Canarias (I.A.C.), Nov 2000, Puerto de la Cruz (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche semi-classique de la théorie des collisions en vue du diagnostic des écarts à la distribution de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Transition Couronne-Vent Solaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par R. Grappin et A. Mangeney (Observatoire de Paris-Meudon), Jun 1999, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Theory of Partial Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier THÉMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Dec 1999, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Radiation Transfer in 2D Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert-Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.189-200, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution of Polarized Radiation in the Presence of a Magnetic Field, in the Weak Radiation Field Limit for Astrophysical Purposes: Quantum and Classical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EGAS (European Group of Atomic Spectroscopy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Density Matrix Theory for Polarized Radiation Redistribution: Extensions for multilevel atom model and quantum Doppler effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.43-60, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Redistribution Matrix for Hanle Effect: Numerical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert-Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.115-126, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of some MTR data of the 1998 and 1999 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier THÉMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Dec 1999, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet Hanle observé au Pic-du-Midi dans les protubérances solaires de 1974 à 1982: bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "La Coronographie Sol, etc."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Feb 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Redistribution of Resonance Polarization of the O VI 103.2 NM Line Observed Above a Polar Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.349-362, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLTE polarized radiative transfer codes based on the density matrix formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMIS International Workshop on Radiative Transfer and Inversion Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche "Magnétodynamique Solaire et Stellaire" et U.P.S. "THEMIS" du C.N.R.S., Feb 1998, Tenerife, Spain. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution matrix in arbitrary magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international THÉMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche "Magnétodynamique Solaire et Stellaire" du C.N.R.S. et Observatoire de Paris-Meudon, Nov 1996, Meudon, France. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux théoriques et numériques sur le transfert hors-ETL du rayonnement polarisé dans le domaine des champs magnétiques intermédiaires: bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier La polarimétrie, outil pour l'étude de l'activité magnétique solaire et stellaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1994, Nice, France. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de rayonnement polarisé hors-ETL en présence de champ magnétique: l'effet de l'alignement des niveaux atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées biennales du Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1993, Paris, France. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la raie H-alpha des Éruptions Solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambe, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoux, J.C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées biennales du Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1993, Paris, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protubérances solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mercredis de Meudon", Conférence à l'intention des professeurs de l'Enseignement Secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution des ambiguïtés dans les déterminations du vecteur champ magnétique: cas de l'effet Hanle, cas de l'effet Zeeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Magnétisme dans le Soleil et les Étoiles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., May 1993, Pic-du-Midi, Bagnères de Bigorre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Determination of the Magnetic Field Vector and of the Electron Density in 14 Prominences from Linear Polarization Measurements in the He I D3 and H-alpha Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes de Détermination des Champs Magnétiques Solaires et Stellaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S.,, Jan 1992, Paris, France. pp.211-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study by the Atomic Density Matrix Formalism of the Transfer of Polarized Radiation in the Presence of Intermediate or Strong Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes de Détermination des Champs Magnétiques Solaires et Stellaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Jan 1992, Paris, France. pp.173-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Equation and Master Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Brechot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes de Détermination des Champs Magnétiques Solaires et Stellaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Jan 1992, Paris, France. pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes parameters of the O VI 103.2 NM line as a probe of the matter velocity field vector in the solar wind acceleration region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury de Kertanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Solar Physics and Astrophysics at Interferometric Resolution (SIMURIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Paris, France. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Organization of the Magnetic Field Vector above the Neutral Lines of the Quiet Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Dynamo Solaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1992, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Organization of the Magnetic Field Vector above the Neutral Lines of the Quiet Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème École de Structure Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupements de Recherches "Structure Interne des Étoiles et des Planètes Géantes" et "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1992, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of the magnetic field vector using the atomic density matrix formalism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarimetry, Eleventh National Solar Observatory/Sacramento Peak Summer Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Sacramento Peak, Sunspot (New Mexico), United States. pp.434-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Redistribution in the Doppler Core of the O VI 1032 Å Line in the Solar Wind Acceleration Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Kertanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHO/CDS-SUMER Joint Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Polarization of Hydrogen H-alpha Line in Filaments: Method and Results of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Quiescent Prominences, I.A.U. Colloquium n°117</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Hvar, Croatia. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert du rayonnement polarisé avec effet Hanle dans une atmosphère plan-parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Atelier Transfert de rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Feb 1989, Paris, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation linéaire des raies de Balmer optiquement épaisses: étude théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Transfert de Rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches Coordonnées "Dynamique et Magnétisme Solaires" du C.N.R.S., Dec 1987, Paris, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the Master Equation for the Atomic Density Matrix and of the Radiative Transfer Equation for Line Polarization studies in the presence of Magnetic Fields in Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Atomic Physics (ELICAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear polarization of hydrogen Balmer lines in optically thick prominences: theoretical investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics and Structure of Solar Prominences, Workshop of the European Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, Palma de Mallorca, Spain. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert du rayonnement polarisé avec effet Hanle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Quels programmes prioritaires pour le VLT ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de Paris-Meudon, Nov 1988, Meudon, France. pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field vector and electron density diagnostics from linear polarization measurements in 14 solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goddard Space Flight Center Workshop "Coronal and Prominence Plasmas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1986, Berkeley Springs, Airlie (Virginie), United States. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ magnétique et densité à partir des mesures au polarimètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Brechot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle coronographie d'ici à l'an 2000 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1986, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de polarisation linéaire et diagnostic de champ magnétique et de densité électronique dans les protubérances solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Physique Atomique et Moléculaire et les Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de la Société Française de Physique, Colloque E, Sep 1985, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field-vector measurements in quiescent prominences via the Hanle effect: Analysis of prominences observed at Pic-du-Midi and at Sacramento Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marshall Space Flight Center Workshop "Measurements of Solar Vector Magnetic Fields"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1984, Huntsville (Alabama), United States. pp.375-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polarized radiative transfer on the Hanle magnetic field determination in prominences: Analysis of hydrogen H alpha line observations at Pic-du-Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marshall Space Flight Center Workshop "Measurements of Solar Vector Magnetic Fields"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1984, Huntsville (Alabama), United States. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Magnetic Field Measurements in Quiescent Prominences via the Hanle Effect; Analysis of Prominences observed at Pic-du-Midi and at Sacramento Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Japonais "Active Phenomena in the Outer Atmosphere of the Sun and Stars"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.C. Pecker, Collège de France, Oct 1983, Paris, France. pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densité et de champ magnétique dans les protubérances solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Action Thématique Programmée (A.T.P.) "Soleil Actif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.N.R.S., May 1983, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Polarization of the O VI 1032 Å as a Probe for measuring the Coronal Vector Magnetic Field via the Hanle Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malinovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Regional Astronomy Meeting on "Atomic and Molecular Physics for Astronomy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1983, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Magnetic Field Measurements in Quiescent Prominences via the Hanle Effect - Analysis of Prominences Observed at Pic du Midi and at Sacramento-Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-France Seminar on Active Phenomena in the Outer Atmosphere of the Sun and Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1983, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Magnetic Field and Collisions on the Linear Polarization of the Balmer Hydrogen Lines in Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Stellar Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.A.U. (International Astronomical Union) Symposium n°102, Aug 1982, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in progress in Atomic Physics at the Meudon Observatory in relation with the Study of the Solar Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Kertanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Seminar "Spectroscopic Diagnostics of Plasmas Instabilities; Application to Solar Flares"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sponsored by N.S.F. and C.N.R.S., Oct 1982, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Fields in Quiescent Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "The Geometry of Magnetic Fields in Active Phenomena" of Commission 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronomical Union XVIIIth General Assembly, Aug 1982, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet Zeeman et effet Hanle comme instruments de détermination des champs magnétiques en Astrophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1981, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Magnetic Field in Polar Prominences during the Ascending Phase of Cycle XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Solar Meeting "Solar Activity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solar Section of the Astronomy and Astrophysics Division of the European Physical Society, Apr 1981, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle Effect of the Coronal Ly-alpha Line of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Colloquium on Ultraviolet and X-Ray Spectroscopy of Astrophysical and Laboratory Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.A.U. (International Astronomical Union) Colloquium n°55, Jul 1980, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle Effect Theory applied to the Determination of Magnetic Fields in Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth General Assembly, Commission 14 "Atomic Data for Astrophysics" Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronomical Union, Aug 1979, Montréal, Canada. pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique de l'effet Hanle de deux raies de l'Hélium; application à la mesure du champ magnétique des protubérances solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1979, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of the Hanle effect - Application to the linear polarization of the helium lines in solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Solar Prominences, I.A.U. Colloquium n°44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1978, Oslo, Norway. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Hanle Effect for two Helium Lines; Application to Measurements of Magnetic Fields in Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth E.G.A.S. Conference (European Group of Atomic Spectroscopy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1979, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect and the determination of magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Solar Prominences, I.A.U. Colloquium n°44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1978, Oslo, Norway. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum theory of the Hanle effect. Application to the determination of magnetic fields in quiescent prominences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Measurements and Interpretation of Polarization arising in the Solar Chromosphere and Corona"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1977, Lund, Sweden. pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Magnetic Field in Solar Prominences by means of the Hanle Effect: Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth General Assembly, Commission 14 "Atomic Data for Astrophysics" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronomical Union, Aug 1976, Grenoble, France. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Measuring and Mitigating Bias in the Inferred Magnetic Field in the Helioseismic and Magnetic Imager and other Vector Magnetographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Leka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Griñon-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E.L. Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron thermal escape in the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Solar Physics Meeting (ESPM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (online), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron thermal escape in the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20.5th Cambridge Workshop on Cool Stars, Stellar Systems, and the Sun (CS20.5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection leading to a mini-flare and a twisted jet observed with IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Solar Physics Meeting (ESPM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (online), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron thermal escape inside the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photosphere magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photosphere magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would the Sun's surface be negatively charged ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR LabEx Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would the Sun's photosphere be negatively charged and magnetized ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Stellar Magnetic Fields: Origins and Manifestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel PRD problem: convergence of the calculation of the Second Solar Spectrum of the Na I D lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Solar Polarization (SPW9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion traps at the Sun: observational evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleishman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Glesener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triennial Earth-Sun Summit (TESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Leesburg (Virginie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème des gradients de champ magnétique dans et autour des taches solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meyer-Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ü Lydia Tchang-Brillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de bilan et prospective du Programme National "Soleil-Terre" (PNST) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence du champ magnétique dans la photosphère solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de l'ambiguïté fondamentale dans les mesures du vecteur champ magnétique de la photosphère solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre émissions X des électrons accélérés lors des éruptions solaires, champ magnétique et densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic electrons and electric currents in solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between electric current densities and X-ray emissions from particles accelerated during solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session D2.5 "Energy Release and Particle Acceleration and Transport in Flares, CMEs, and the Heliosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milne-Eddington inversion of spectro-polarimetric data with unresolved structures by the UNNOFIT code: presentation and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiline observations of the THEMIS telescope reveal a decrease of the magnetic flux along height in the solar photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical polarization spectrum of Na I D1 & D2 near the solar limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarimetry: From the Sun to Stars and Stellar Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Punta Leona, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the observed magnetic flux height decrease in the solar photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Fields from the Sun to Black Holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition pour réconcilier les gradients vertical et horizontal du champ magnétique dans les taches solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: comparison between theory and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ST5.1/NH8.5/PS5.5: "Space Weather and its Effects on Terrestrial and Geo-Space Environments: Science and Application"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16 (12796), 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: comparison between theory and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: comparison between theory and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre émissions X des électrons accélérés lors des éruptions solaires, champ magnétique et densité de courant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de Jeunes Physiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtergraph calibration for the Polarimetric and Heliosismic Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dominguez-Tagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Fourmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ruiz de Galarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Detector Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Florence, Italy. Workshop Proceedings, 7 p., 2013, Scientific Detector Workshop 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: confirmation of detection and first quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS1.2/AS4.19: "Polarimetry as an invaluable tool to study the Solar System and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 15, pp.1170, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 synoptic maps 1974-1982 (ascending phase of cycle XXI) of 323 prominence average magnetic fields measured by the Hanle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Schmieder, Jean-Marie Malherbe and S.T Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature of Prominences and their role in Space Weather, IAU Symposium 300</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 8 (S300), pp.397-400, 2013, Proceedings of the International Astronomical Union. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921313011265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical value of the linear polarization of the Earth aurorae red line and possible diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS1.2/AS4.21/ST6.1: "Polarimetry as an invaluable tool to study the Solar System and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. 14, pp.7013, 2012, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du champ magnétique dans la photosphère calme & active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibility of making complete vector magnetic field maps of solar active regions at the photospheric level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of magnetic flux, twist and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-13, 13th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible density diagnostic by collisional depolarization in planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS7.2/AS4.16 "Aurora, Airglow and TLEs in Planetary Atmospheres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Structures in a Facular Region Derived from THEMIS and Hinode Vector Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leon Golub, Ineke De Moortel and Toshifumi Shimizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth Hinode Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cambridge (Massachusets), United States. 456, pp.55, ASP Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed difference between the vertical and horizontal magnetic field gradients in sunspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWS/SDO-3/SOHO-26/GONG-2011 Workshop: Solar Dynamics and Magnetism from the Interior to the Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Stanford, Palo Alto (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of coronal electric currents from THEMIS photospheric observations and MHD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theoretical Impact Polarization of the O I 6300 Å Red Line of Earth Auroræ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. R. Kuhn, S.V. Berdyugina, D.M. Harrington, S. Keil, H. Lin, T. Rimmele and J. Trujillo Bueno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Haleakala Maui (Hawaï), United States. Astronomical Society of the Pacific Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field, Density Current, and Lorentz Force Full Vector Maps of the NOAA 10808 Double Sunspot: Evidence of Strong Horizontal Current Flows in the Penumbra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. R. Kuhn, S.V. Berdyugina, D.M. Harrington, S. Keil, H. Lin, T. Rimmele and J. Trujillo Bueno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Haleakala Maui (Hawaï), United States. 437, pp.491, Astronomical Society of the Pacific Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic flux rope found by the nonlinear force-free field extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wiegelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du P.N.S.T.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du multiraies de THEMIS: la résolution de l'ambiguité des mesures de champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du P.N.S.T.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ magnétique du soleil calme, d'après des observations ZIMPOL/THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du P.N.S.T.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results along the forecasting roadmap using THEMIS vector magnetic field maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Weather Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HINODE/SOT Spectropolarimetry and Vector Magnetic Field Comparisons with a Selection of International Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Leka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Britanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giampapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Harker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HINODE-3: the 3rd HINODE Science Meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès théorique: introduction de gradients de vitesse dans la solution de Unno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Height Dependence of the Magnetic Vector Field in Sunspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balthasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 5: In Honor of Jan Stenflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ascona, Switzerland. 405, pp.229-232, Astronomical Society of the Pacific Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internetwork Magnetic Field at the THEMIS resolution limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martínez González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Solar Polarization (SPW5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT inversion of spectropolarimetric maps: review of the situation. Application to some first THEMIS tip-tilt images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS Observations: longitudinal and transverse magnetic field map under a filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the collisional depolarization and of the Hanle effect in the line Na I D2 observed on the solar limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerkeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Combes and D. Barret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.125-126, 2002, EDP Sciences Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Pattern of the Magnetic Field Vectors Above Neutral Lines from 1974 to 1982: Pic-du-Midi Observations of Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Webb, D. Rust, B. Schmieder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.A.U. Colloquium 167, "New perspectives on Solar Prominences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Aussois, France. 150, pp.434-438, 1998, Astronomical Society of the Pacific Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Magnetic Field: Surface and Upper Layers, Network and Internetwork Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rotation of Sun and Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 765, pp.231-259, 2009, Lecture Notes in Physics, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87831-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of spectropolarimetric data for vector magnetic field maps, taking into account unresolved magnetic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03824477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03824488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers résultats des mesures de champ magnétique par inversion UNNOFIT: soleil calme, soleil actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03808333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique de l'effet Hanle‎ : traitement du cas de la raie D3 de l'hélium en vue de la détermination du champs magnétique des protubérances solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 6, 1977. Français. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1977PA060001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId629"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Véronique Bommier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry: Solving the fundamental ambiguity from line pair inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A40. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04959074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full non-LTE spectral line formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sampoorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lagache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690, pp.A213. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Identifying and Mitigating Bias in Inferred Measurements for Solar Vector Magnetic-Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Belén Griñón-Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 297 (9), pp.121. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-022-02039-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 synoptic maps of average magnetic field in 296 prominences measured by the Hanle effect during the ascending phase of solar cycle 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A60. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photosphere magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 634, pp.A40. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field vector ambiguity resolution in a quiescent prominence observed on two consecutive days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kalewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A138. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Traps at the Sun: Implications for Elemental Fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Fleishman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Glesener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 857 (2), pp.85. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab54c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Third and Fourth Workshops on Spectral Line Shapes in Plasma Code Comparison: Isolated Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Stambulchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Alexiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms6020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation in the weak radiation field limit: V - The two-term atom (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.C1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630169e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation in the weak radiation field limit: V - The two-term atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A50. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02192856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milne-Eddington inversion for unresolved magnetic structures in the quiet Sun photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (6), pp.5025-5040. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JA022368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast inversion of Zeeman line profiles using central moments. II. Stokes V moments and determination of vector magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Uitenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A64. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation in the weak radiation field limit. III. Theory for the multilevel atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A59. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flare ribbons, electric currents, and quasi-separatrix layers during an X-class flare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Savcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tassev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Millholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A141. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation in the weak radiation field limit. IV. Application to the second solar spectrum of the Na I D1 and D2 lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, pp.A60. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auroral red line polarisation: modelling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.A26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2015027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard X-ray emitting energetic electrons and photospheric electric currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A106. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional line broadening versus collisional depolarization: Similarities and differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (7), pp.1164-1172. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetism in a strongly stratified plasma showing an unexpected effect of the Debye shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.430-440. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2014.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRIC CURRENTS IN FLARE RIBBONS: OBSERVATIONS AND THREE-DIMENSIONAL STANDARD MODEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 788 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/788/1/60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: confirmation of detection and first quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Space Weather and Space Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.A01. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/swsc/2012023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliating the Vertical and Horizontal Gradients of the Sunspot Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/195403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Météo spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal magnetic field and velocity gradients in the photosphere inferred from THEMIS multiline observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 552, pp.A50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanle effect from a dipolar magnetic structure: the case of the solar corona and the case of a star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 539, pp.A122. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar magnetism eXplorer (SolmeX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardi Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Andretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Auchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bemporad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2-3), pp.271-303. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9271-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quiet Sun magnetic field: statistical description from THEMIS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 530, pp.A51. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network velocity gradients in the photosphere. I. Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 531, pp.A139. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201015374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast inversion of Zeeman line profiles using central moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Uitenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 535, pp.A45. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theoretical Impact Polarization of the O I 6300 Å Red Line of Earth Auroræ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (1), pp.71 - 79. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-29-71-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Structures in a Facular Region Observed by THEMIS and Hinode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 262 (1), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-010-9519-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COEXISTING FLUX ROPE AND DIPPED ARCADE SECTIONS ALONG ONE SOLAR FILAMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wiegelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 714 (1), pp.343-354. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/714/1/343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVIDENCE FOR A PRE-ERUPTIVE TWISTED FLUX ROPE USING THE THEMIS VECTOR MAGNETOGRAPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 693 (1), pp.L27-L30. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/L27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanle effect in the solar Ba II D2 line: a diagnostic tool for chromospheric weak magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 493 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:200810474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quiet Sun Magnetic Field observed with ZIMPOL on THEMIS I. The Probability Density Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bianda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asensio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 506, pp.1415-1428. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast imaging spectroscopy with MSDP spectrometers. Vector magnetic maps with THEMIS/MSDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 507 (1), pp.531-539. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200811315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale horizontal flows in the solar photosphere. III. Effects on filament destabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Švanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rieutord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 480, pp.255-263. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Departures from Translational Invariance along a Filament Observed by THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dudík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roudier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 248, pp.29-50. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11207-008-9155-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Causes of the Eruption of a Quiescent Filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kitai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11207-007-9100-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photospheric flows around a quiescent filament and CALAS first results .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The granular magnetic field as observed with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipole rates for atomic polarization studies: the case of complex atoms in non-spherically symmetric states colliding with atomic hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barklem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 465 (2), pp.667-677. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized $\sqrt{\epsilon}$-law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Štěpán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 468 (3), pp.797-801. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of magnetic field systems leading to an X1.7 flare due to large-scale flux tube emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 475 (3), pp.1081-1091. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20077500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photospheric flows around a quiescent filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467 (3), pp.1289-1298. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second solar spectrum of the Sr I 4607 Å line: depth probing of the turbulent magnetic field strength in a quiet region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 457 (3), pp.1047-1052. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional influence on the differential Hanle effect method applied to the second solar spectrum of the A$^\mathsf{{2}}\Pi$–X$^\mathsf{{2}}\Sigma^{+}$ (0, 0) band of MgH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 458 (2), pp.625-633. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field map at the photospheric level below and around a solar filament (neutral line)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eff-Darwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 435 (3), pp.1115-1122. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions on the application of the Hanle effect to map the surface magnetic field of Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ben-Jaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178 (2), pp.297-311. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2005.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of second solar spectrum observations of the Sr I 4607 Å line in a quiet region: Turbulent magnetic field strength determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 432 (1), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20035773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for polarimetric sensitivity in the first observations with THEMIS spectropolarimetric mode MTR (August 1998 campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381 (1), pp.227-240. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some THEMIS-MTR observations of the second solar spectrum (2000 campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 381 (1), pp.241-252. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20011571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the collisional depolarization and of the Hanle effect in the Na I D$\mathsf{_{2}}$ line observed on the solar limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerkeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 394 (2), pp.707-715. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear polarization of the $\ion{O}{vi}$ λ 1031.92 coronal line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 390 (2), pp.691-706. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20020752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes spectropolarimetry of solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopez Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 375 (3), pp.L39-L42. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization of the hydrogen H$\mathsf{\alpha}$ line in solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 374 (3), pp.1127-1134. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20010784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial frequency redistribution with Hanle and Zeeman effects. Non-perturbative classical theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O. Stenflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 350, pp.327-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matrix study of the transfer of polarized radiation in plasmas. Application to neon-like germanium lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Benredjem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2 (1), pp.83-87. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100530050115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler redistribution of anisotropic radiation and resonance polarization in moving scattering media. I. Theory revisited in the density matrix formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 340, pp.579-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation, in the weak radiation field limit. II. Arbitrary magnetic field case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 328, pp.726-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master equation theory applied to the redistribution of polarized radiation, in the weak radiation field limit. I. Zero magnetic field case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 328, pp.706-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic coherences and level-crossings physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00146621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE polarized radiative transfer in intermediate magnetic fields: Numerical problems and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00146628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complex diagnostic of solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 164 (1-2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00146635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete determination of the magnetic field vector and of the electron density in 14 prominences from linear polarizaton measurements in the HeI D3 and H$\alpha$ lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 154 (2), pp.231-260. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00681098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance line polarization for arbitrary magnetic fields in optically thick media. 3: A generalization of the square root of epsilon law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 284, pp.865-873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectroscopic method for the solution of the 180-deg azimuth ambiguity in magnetograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 411, pp.L49-L52. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/186909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance line polarization and the Hanle effect in optically thick media. II - Case of a plane-parallel atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 244, pp.383-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark broadening of spectral lines of multicharged ions of astrophysical interest. I - C IV lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Dimitrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Astronomy and Astrophysics Supplement Series (ISSN 0365-0138), 89 (3), pp.581-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark broadening parameter tables for spectral lines of multicharged ions of astrophysical interest. I: C IV lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire Astronomique de Belgrade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 144, pp.65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the master equation for the atomic density matrix for line polarization studies in the presence of magnetic field and depolarizing collisions in astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 16 (5), pp.555-598. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:01991001605055500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Line Polarization for Arbitrary Magnetic Fields in Optically Thick Media. II - Case of a Plane-Parallel Atmosphere and Absence of Zeeman Coherences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 244, pp.401-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark broadening parameter tables for spectral lines of multicharged ions of astrophysical interest. II. Si IV lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Observatoire Astronomique de Belgrade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 144, pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stark Broadening of Spectral Lines of Multicharged Ions of Astrophysical Interest. II - Si IV Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Dimitrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Astronomy and Astrophysics Supplement Series, 89 (3), pp.591-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the radiative transfer equation for line polarization studies in the presence of magnetic field in astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 16 (5), pp.599-622. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:01991001605059900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance line polarization for arbitrary magnetic fields in optically thick media. I - Basic formalism for a 3-dimensional medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 244, pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance line polarization and the Hanle effect in optically thick media. I - Formulation for the two-level atom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 235, pp.459-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear polarization of the hydrogen H-alpha line in filaments. I - Theoretical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 211, pp.230-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear polarization of hydrogen Balmer lines in optically thick quiescent prominences. I - Theoretical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 186, pp.230-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The linear polarization of hydrogen H-beta radiation and the joint diagnostic of magnetic field vector and electron density in quiescent prominences. I - The magnetic field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 156, pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Polarization of Hydrogen H-Beta Radiation and the Joint Diagnostic of Magnetic Field Vector and Electron Density in Quiescent Prominences. II - the Electron Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 156, pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polarization of the O VI 1032 A line as a probe for measuring the coronal vector magnetic field via the Hanle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malinovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 168, pp.284-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic fields in prominences. II - He I D3 Stokes Profile Analysis for Two Quiescent Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Querfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Smartt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lewis House</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 96 (2), pp.277-292. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00149684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the magnetic structure of quiescent prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 131, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field in the prominences of the polar crown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 83 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00148248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic fields in prominences. III: He I D3 Stokes Profile Analysis for Quiescent and Eruptive Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grant Athay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Querfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Smartt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 89 (1), pp.3-30. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00211948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect of the coronal Lyman-alpha line of hydrogen: Theoretical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 78 (1), pp.157-178. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00151151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the complete vector magnetic field in solar prominences, using the Hanle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981, 100, pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum theory of the Hanle effect. II - Effect of level-crossings and anti-level-crossings on the polarization of the D3 helium line of solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 87, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Magnetic Fields Inferred from He I D3 Polarization in the August 5, 1980 Eruptive Prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Querfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Smartt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12, pp.913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiescent Prominence Vector Magnetic Fields Inferred from He I D3 Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W. Querfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Smartt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 12, pp.792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum theory of the Hanle effect - Calculations of the Stokes parameters of the D3 helium line for quiescent prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 69, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The polarization of the D3 emission line in prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 54, pp.811-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect and the determination of magnetic fields in solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 59, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twist transfer to a solar jet from a big flux rope detected in the HMI magnetogram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSPAR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicity in a jet provided by transfer of twist from a sigmoidal flux rop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Symposium (ESWS) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative theory of radiative scattering in the weak radiation field limit: Resolution of Egidio Landi's &amp;quot;paradox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Solar Polarization (SPW8), in honor of Egidio Landi Degl'Innocenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional Line Broadening and Collisional Depolarization of Spectral Lines: Similarities and Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Solar Polarization (SPW8), in honor of Egidio Landi Degl'Innocenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Florence, Italy. pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would the Sun's photosphere be negatively charged & magnetized ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Solar Polarization (SPW9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent Multilevel PRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiative Signatures from The Cosmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disambiguated magnetic field measurements in a quiescent prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kalewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pièges à ions multichargés dans la Couronne Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MESOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par J. Laskar, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Hanle effect measurements in the Solar Corona: promises and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Hanle effect measurements in the Solar Corona: promises and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E2.3 "Solar magnetism: data-driven modeling and requirements for future instrumentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COSPAR 2018 42nd Assembly, Jul 2018, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar magnetic fields and plasma physics (from measurements)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR Scientific Day 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Excellence "Plasmas in Paris" (LabEx PLAS@PAR), Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anisotropic Debye shielding as visible in sunspot photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de rayonnement polarisé avec redistribution partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MESOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par J. Laskar, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of electric current density in the solar photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A27 "Quiet Sun and Active Regions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPSO-IAMAS-IAGA Joint Assembly, Aug 2017, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of the magnetic field gradients in sunspots: discussion guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "The problem of the magnetic field gradients in sunspots"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by V. Bommier at Centre International d'Ateliers Scientifiques de l'Observatoire de Paris, Nov 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-perturbative theory of radiative scattering, in the weak radiation field limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Atomic Processes in Plasmas (APIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical photospheric currents: footprints of eruptive flux ropes in the corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SH52A-06, Session "Solar and Heliospheric Physics General Contributions II Sun and Corona"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU Chapman Conference on "Currents in Geospace and Beyond", May 2016, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique atomique pour l'astrophysique: de l'effet Hanle au transfert de rayonnment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée organisée par Monique Spite en l'honneur de Jean-Claude Pecker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial FFT of the current density Jz component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WP6 kickoff workshop of the FLARECAST European Program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by E. Pariat at Centre International d'Ateliers Scientifiques de l'Observatoire de Paris, Apr 2016, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCP calculations of electron and ion impact widths and shifts of spectral lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dimitrijević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Šimić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SLSP (Spectral Line Shapes in Plasmas) code comparison workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization in spectral lines formed by scattering: from the line center to the far wings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Serbian Conference on Spectral Line Shapes in Astrophysics (10th SCSLSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Srebrno Jezero, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTAT, un code multiraies-multiniveaux pour la formation hors-ETL de la polarisation des raies spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée MESOPSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par J. Laskar, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic electrons and photospheric electric currents during solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du champ magnétique solaire par analyse de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la "Science en fête" à l'Université de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTAT, a new multilevel-multiline polarized radiative transfer code with PRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Modeling of Polarization in Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meeting of the Working Group 2 of the COST Action MP 1104 "Polarization as a Tool to study the Solar System and beyond", May 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the magnetic field in eruptive prominences using the PROBA-3 Coronagraph-Polarimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Koutchmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magnetic solar corona as revealed by polarimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Workshop organised by the COST Action MP 1104 "Polarization as a Tool to study the Solar System and beyond", Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des rubans d'éruption et des courants électriques lors d'un flare éruptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of the auroral red line in the Earth's upper atmosphere: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS05, "Polarimetry of Solar System, Exoplanets, Brown Dwarfs and Disks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOGS 11th Annual Meeting, Jul 2014, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Surface Anisotropy effect on the Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarimetry: From the Sun to Stars and Stellar Environments,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU Symposium No. 305, Nov 2014, Punta Leona, Costa Rica. pp.28-34, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921315004482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between electric current densities and X-ray emissions from particles accelerated during solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible measurements of the magnetic field in eruptive prominences using the PROBA-3 coronagraph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koutchmy Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Zhukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between X-ray emissions, magnetic fields and electric currents during the X2.2 flare on the 15 February 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ST1.3: "Particle acceleration mechanisms in solar system plasmas: observations and theory"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU General Assembly 2014, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des courants électriques et des émissions X lors d'une éruption solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement spatial de la Terre: Activité solaire, géocroiseurs et météorites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème journée du Laboratoire d'Excellence ESEP, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence entre les observations et le modèle standard 3D d'éruptions solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement spatial de la Terre: Activité solaire, géocroiseurs et météorites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème journée du Laboratoire d'Excellence ESEP, May 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de champ magnétique: photosphère, zone de transition, couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLESIAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée de rencontre LESIA (Pôle Solaire)-IAS, Jan 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterization of the breadboard narrowband prefilters for Solar Orbiter PHI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Dominguez-Tagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ruiz de Galarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fourmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montréal, France. pp.91435G, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2070373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XTAT: A New Multilevel-Multiline Polarized Radiative Transfer Code with PRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kunming, China. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solar prominences magnetic field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The life of solar prominences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Astronomical Society Discussion Meeting, Feb 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between X-ray emissions, magnetic fields and electric currents during the X2.2 flare on the 15 February 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th RHESSI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Windisch, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Heyvaerts' role in the solar THEMIS telescope project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Fields from the Sun to Black Holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In memory of Jean Heyvaerts, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polarisation de la raie rouge des aurores boréales: observations, théorie, modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrochimie: simuler, modéliser, détecter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème journée du laboratoire d'excellence ESEP, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of the auroral red line in the Earth's upper atmosphere: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon Wedlund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P42B-03, "Polarimetry as an Invaluable Tool to Study the Solar System and Beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU Fall Meeting, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic electrons/Magnetic fields and electric vertical currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance-type workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by N. Vilmer and S. Kontar, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry From HINODE/SOT/SP Data: Solving The Fundamental Ambiguity From The Fe I 6301/6302 line pair inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh HINODE Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Takayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of the vertical current during the X2 flare of 2011 February 15 observed by SDO/HMI, compared to a line-tied zero-beta resistive MHD simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Janvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 LWS/SDO Science Workshop: Exploring the Network of SDO Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cambridge (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT-VFISV comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Workshop "Vector Magnetography",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LWS/SDO 2013 Science Workshop, "Exploring the Network of SDO Science", Mar 2013, Cambridge (Maryland), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of electric currents and their connection with the 2011 February 15-X class flare ribbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh HINODE Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Takayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the collisions in the radiation redistribution: polarization far wings of lines formed by scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Serbian Conference on Spectral Line Shapes in Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Banja Koviljača, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of the auroral red line in the Earth's upper atmosphere: a review (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, San Francisco (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric current density and related sigmoid in an active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics, "Understanding Solar Activity: Advances and Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.143-145, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active region vector magnetic field: Azimuth ambiguity solution from multiline observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar origins of Space Weather and Space Climate: Connecting the Interior to the Corona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26th NSO Workshop, Apr 2012, Sunspot (New Mexico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiwavelength observations to understand the solar magnetic activity and its feedback on the interplanetary medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Field in the Universe III: From Laboratory and Stars to Primordial Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field distribution in the quiet and active photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics, "Understanding Solar Activity: Advances and Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.49-57, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of auroral emission lines in the Earth's upper atmosphere : A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS20: "Polarization of Planetary Systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AOGS-AGU (WPGM) Joint Assembly, Aug 2012, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of Zeeman Line Profiles Using Central Moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Uitenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics, "Understanding Solar Activity: Advances and Challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1255011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vertical density current sheet in the photosphere associated to X emission observed by RHESSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th French-Chinese Meeting on Solar Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flare studies with RHESSI and Hinode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th RHESSI Workshop and High Energy Solar Physics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method for solving the azimuth ambiguity applied to THEMIS 5-24 November 2010 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic field emergence, linkage, reconnection and eruption in the solar atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4th SOLAIRE Network Meeting, May 2011, Teistungen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of emission lines in upper atmospheres of planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th annual European Meeting on Atmospheric Studies by Optical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Siuntio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT inversion Applied to Observations and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDO-3 Vector Magnetometry Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Nov 2011, Palo Alto (Californie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation of auroral emission lines in the Earth's upper atmosphere : first results and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary comparison of the location of X-ray emissions and of the location of a compressed current sheet derived from Hinode observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du programme franco-anglais "Alliance" du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The solar internetwork magnetic field: why a larger photon collector ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique (SF2A), Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magnetic field of the solar plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Conference on Plasmas Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society, Jun 2010, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie magnétique solaire: résultats très récents avec THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Météorologie de l'Espace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par C. Briand et A. Hilgers et le Centre International d'Ateliers Scientifiques de l'Observatoire de Paris, Dec 2010, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field measurements with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EST-France 2010 International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., May 2010, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of velocity gradients in the Unno solution for magnetic field diagnostic from spectropolarimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plasma Astrophysics, IAU Symposium 274</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Giardini Naxos, Italy. pp.291-294, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311007150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quiet Sun Magnetic Field Structure Derived from a Full Vector Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Haleakala Maui (Hawaï), United States. pp.471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector magnetic field and vector current density in and around the δ-spot NOAA 10808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Sun and Star Spots, IAU Symposium 273</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ventura, United States. pp.338-338, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921311015493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Radiative Transfer: from Solar Applications to Laboratory Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egidio Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Belluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Haleakala Maui (Hawaï), United States. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversions: some pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd Vector Magnetogram Comparison Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Oct 2010, Palo Alto (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filament supported by different magnetic field configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wiegelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Physics of Sun and Star Spots, IAU Symposium 273</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ventura (Californie), United States. pp.328-332, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S174392131101547X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation result of the theoretical impact polarization of O I 6300 Å</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pola Workshop: Space Environments Polarization: Applications to Geophysics and planetary Environments (SEPAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIRA-IASB, organized by H. Lamy, C. Simon, J. Lilensten, M. Barthélemy &amp; J. De Keyser, Oct 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the azimuth ambiguity by using two maps simultaneously observed at different depths: example of THEMIS multiline data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamic Solar Corona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAS-IAU Joint Solar Eclipse Meeting, Jul 2009, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT/SOLIS-ME inversion comparison, data of 2007 May 2nd, op. 022039</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Magnetogram Comparison Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tucson (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'interprétation de l'effet Goldreich-Kylafis pour la mesure des champs magnétiques interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "cœurs denses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par le laboratoire LERMA (Laboratoire d'Étude du Rayonnement et de la Matière en Astrophysique), Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'interprétation de l'effet Goldreich-Kylafis pour la mesure des champs magnétiques interstellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international "Diagnostics spectropolarimétriques: observations et processus microscopiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National de Physique Stellaire du C.N.R.S., May 2009, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'interprétation de l'effet Goldreich-Kylafis pour la mesure des champs magnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ALMA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par l'Action Spécifique ALMA du CNRS, Apr 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un rôle pour le télescope THEMIS dans la prévision des éjections de matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion "Météo de l'espace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet Hanle de la raie Ly-alpha de la Couronne Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Prospective Spatiale en Physique Solaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of THEMIS spectropolarimetric multiline data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Magnetogram Comparison Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tucson (Arizona), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of 3D Coronal Magnetic Structures from THEMIS/MTR and Hinode/SOT Vector Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Török</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinode-3: The 3rd Hinode Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet Zeeman et l'effet Hanle tous deux à l'action dans le soleil calme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martínez González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque du Programme National "Soleil-Terre" du C.N.R.S., Mar 2008, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diagrams: a tool for polarization data inversion for the Coronal Magnetic Field measurement by Hanle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First SMESE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photospheric flows around a quiescent filament at Large and small scale and their effects on filament destabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Švanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Vector Measurements with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. M. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsurface and Atmospheric Influences on Solar Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Sacramento Peak, Sunspot (New Mexico), United States. pp.123-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic and Molecular Depolarizing Collision Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 5: In Honor of Jan Stenflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ascona, Switzerland. pp.335-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast vector magnetographs: THEMIS/MSDP and EST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2A-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous polarimetric observations with VTT and THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balthasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern solar facilities - advanced solar science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göttingen, Germany. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prominences Observations with THEMIS and some Hanle effect calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du CNRS/PNST "New tools to understand the solar Corona "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par J. Arnaud, Jun 2007, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some THEMIS tip-tilt images .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Magnetism and Dynamics &amp; THEMIS Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Meudon, France. pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast vector magnetic maps with imaging spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Magnetism and Dynamics &amp; THEMIS Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Meudon, France. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martínez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international "Spectro-polarimetric Analysis. Solar and Stellar magnetic Fields"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par H. Frisch et le Programme National Soleil-Terre (PNST) du CNRS, Oct 2007, Beaulieu-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipole rates for atomic polarization studies: the case of complex atoms in non-spherically symmetric states colliding with atomic hydrogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Barklem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Magnetism and Dynamics &amp; THEMIS Users Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Meudon, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-LTE Modeling of the Ba II D2 Line Resonance Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 5: In Honor of Jan Stenflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ascona, Switzerland. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physique atomique pour l'astrophysique: quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAMO 2006, 4ème colloque de la division Physique Atomique, Moléculaire et Optiqu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique, Jul 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Solar Intranetwork Field a Resolved Turbulent Field?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Stellar Physics Through Eclipses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Antalya, Turkey. pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Line Determination of the Turbulent Magnetic Field from the Second Solar Spectrum of MgH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the Second Solar Spectrum of the Sr I 4607 Å Line Observed at THEMIS and Pic-du-Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.120-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT Inversion of Spectro-Polarimetric Maps Observed with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Classical Collision Formalism with Energy and Momentum Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific interest for polarimetry in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Solar Physics initiative for Cosmic Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par T. Appourchaux et M. Maksimovic, Sep 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Services d'Observations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le Conseil Scientifique de l'Observatoire de Paris, Mar 2006, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the solar magnetic field structures at high spectral resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Landolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third Franco-Chinese meeting on solar physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Shangaï, China. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second Spectrum of Na I D1 Observed with THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Boulder (Colorado), United States. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion UNNOFIT de données spectropolarimétriques de THEMIS: cartes de champ magnétique vectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Calcul"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Scientifique de l'Observatoire de Paris, Apr 2006, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de détermination de la position des raies&amp;quot; et &amp;quot;Comparaison des différents domaines spectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Dépouillement MTR"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par la base de données BASS2000, Jan 2006, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingredients for the themospheric red line polarization modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarization meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par J. Lilensten, Mar 2006, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En dehors de l'équilibre thermodynamique local: l'équilibre statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Plasmas" à l'Université Pierre et Marie Curie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par 6 laboratoires de l'université, Université Pierre et Marie Curie Paris VI (France), Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du vecteur B à la surface du soleil avec THEMIS et la LJR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National "Soleil-Terre" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de rayonnement et polarisation atomique: mesure Hanle de l'intensité du champ magnétique turbulent de la photosphère du soleil calme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfert radiatif V/IR/mm et application au VLTI et à ALMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier GRETA'2004, Apr 2004, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation, modelling and interpretation of the second solar spectrum of MgH Q-band lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Polarized Solar Molecules II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Dec 2004, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second solar spectrum observed at the Pic-du-Midi: depth probing of the turbulent magnetic field intensity in a quiet region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. pp.113-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect observed in solar prominences: interpretation of the 1974 1982 Pic-du-Midi observations, and new perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetism and Activity of the Sun and Stars, to honor the scientific work of Jean-Louis Leroy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France. pp.197-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some second solar spectrum observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mainella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sainz Dalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" of the C.N.R.S., Apr 2002, Toulouse, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized line formation in the presence of a magnetic field and/or a velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Franco-Chinese meeting on Solar Physics Understanding Active Phenomena Progress and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Meudon, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Partial Redistribution in the Atomic Density Matrix Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Spain. pp.213-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Collisional Depolarization and of the Hanle Effect in the Na I D2 Line Observed on the Solar Limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerkeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Tenerife, Spain. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of turbulent magnetic fields in solar quiet regions by their Hanle effect in the Sr I 4607Å line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations et méthodes de dépouillement de données MTR de THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Traitement de données du mode MTR de THEMIS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Apr 2003, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en physique moléculaire pour l'interprétation des observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Molécules Solaires Polarisées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par V. Bommier et N. Feautrier, avec le soutien du Programme National "Soleil-Terre" du C.N.R.S., Dec 2002, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect and the polarized Doppler redistribution in the coronal H I Ly-alpha line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée LYOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par J.C. Vial et S. Koutchmy, I.A.S., Orsay (France), Jun 2002, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the collisional depolarisation and of the Hanle effect in the Na I D2 line observed on the solar limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerkeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THÉMIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by the Programme National "Soleil-Terre" of the C.N.R.S., Apr 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des observations: modèle en atmosphère semi-infinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Molécules Solaires Polarisées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par V. Bommier et N. Feautrier, avec le soutien du Programme National "Soleil-Terre" du C.N.R.S., Dec 2002, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations THÉMIS-MTR du Second Spectre Solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National "Soleil-Terre" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Stokes Spectropolarimetry of Solar Prominences at THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López-Ariste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Semel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prominence international Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by J.C. Vial, I.A.S., Orsay (France), Oct 2000, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'Atelier THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National "Soleil-Terre" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations et méthodes de dépouillement de données MTR de THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier THÉMIS-MTR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Mar 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mesure précise de la polarisation de diffusion de la raie Sr I 406.7 nm observée avec THÉMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National "Soleil-Terre" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THÉMIS observations of the second solar spectrum (2000 campaign)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Canary Islands Winter School of Astrophysics "Astrophysical Spectropolarimetry"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Astrofísica de Canarias (I.A.C.), Nov 2000, Puerto de la Cruz (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche semi-classique de la théorie des collisions en vue du diagnostic des écarts à la distribution de Maxwell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Transition Couronne-Vent Solaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par R. Grappin et A. Mangeney (Observatoire de Paris-Meudon), Jun 1999, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution of Polarized Radiation in the Presence of a Magnetic Field, in the Weak Radiation Field Limit for Astrophysical Purposes: Quantum and Classical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EGAS (European Group of Atomic Spectroscopy) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Density Matrix Theory for Polarized Radiation Redistribution: Extensions for multilevel atom model and quantum Doppler effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.43-60, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Redistribution Matrix for Hanle Effect: Numerical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faurobert-Scholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.115-126, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classical Theory of Partial Redistribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier THÉMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Dec 1999, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Radiation Transfer in 2D Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paletou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Faurobert-Scholl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.189-200, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of some MTR data of the 1998 and 1999 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier THÉMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Dec 1999, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet Hanle observé au Pic-du-Midi dans les protubérances solaires de 1974 à 1982: bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "La Coronographie Sol, etc."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme National "Soleil-Terre" du C.N.R.S., Feb 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler Redistribution of Resonance Polarization of the O VI 103.2 NM Line Observed Above a Polar Hole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Raouafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.349-362, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLTE polarized radiative transfer codes based on the density matrix formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEMIS International Workshop on Radiative Transfer and Inversion Codes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche "Magnétodynamique Solaire et Stellaire" et U.P.S. "THEMIS" du C.N.R.S., Feb 1998, Tenerife, Spain. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution matrix in arbitrary magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international THÉMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche "Magnétodynamique Solaire et Stellaire" du C.N.R.S. et Observatoire de Paris-Meudon, Nov 1996, Meudon, France. pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux théoriques et numériques sur le transfert hors-ETL du rayonnement polarisé dans le domaine des champs magnétiques intermédiaires: bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier La polarimétrie, outil pour l'étude de l'activité magnétique solaire et stellaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1994, Nice, France. pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de rayonnement polarisé hors-ETL en présence de champ magnétique: l'effet de l'alignement des niveaux atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées biennales du Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1993, Paris, France. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la raie H-alpha des Éruptions Solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambe, G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoux, J.C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées biennales du Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1993, Paris, France. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protubérances solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Mercredis de Meudon", Conférence à l'intention des professeurs de l'Enseignement Secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution des ambiguïtés dans les déterminations du vecteur champ magnétique: cas de l'effet Hanle, cas de l'effet Zeeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Magnétisme dans le Soleil et les Étoiles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., May 1993, Pic-du-Midi, Bagnères de Bigorre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Determination of the Magnetic Field Vector and of the Electron Density in 14 Prominences from Linear Polarization Measurements in the He I D3 and H-alpha Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes de Détermination des Champs Magnétiques Solaires et Stellaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S.,, Jan 1992, Paris, France. pp.211-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study by the Atomic Density Matrix Formalism of the Transfer of Polarized Radiation in the Presence of Intermediate or Strong Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes de Détermination des Champs Magnétiques Solaires et Stellaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Jan 1992, Paris, France. pp.173-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Equation and Master Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Brechot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes de Détermination des Champs Magnétiques Solaires et Stellaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Jan 1992, Paris, France. pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes parameters of the O VI 103.2 NM line as a probe of the matter velocity field vector in the solar wind acceleration region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury de Kertanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Workshop on Solar Physics and Astrophysics at Interferometric Resolution (SIMURIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Paris, France. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Organization of the Magnetic Field Vector above the Neutral Lines of the Quiet Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Dynamo Solaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1992, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Organization of the Magnetic Field Vector above the Neutral Lines of the Quiet Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème École de Structure Interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupements de Recherches "Structure Interne des Étoiles et des Planètes Géantes" et "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Nov 1992, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic of the magnetic field vector using the atomic density matrix formalism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarimetry, Eleventh National Solar Observatory/Sacramento Peak Summer Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Sacramento Peak, Sunspot (New Mexico), United States. pp.434-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Redistribution in the Doppler Core of the O VI 1032 Å Line in the Solar Wind Acceleration Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Kertanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHO/CDS-SUMER Joint Science Team Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Polarization of Hydrogen H-alpha Line in Filaments: Method and Results of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Quiescent Prominences, I.A.U. Colloquium n°117</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Hvar, Croatia. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert du rayonnement polarisé avec effet Hanle dans une atmosphère plan-parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Atelier Transfert de rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches "Magnétisme dans les Étoiles de Type Solaire" du C.N.R.S., Feb 1989, Paris, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear polarization of hydrogen Balmer lines in optically thick prominences: theoretical investigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics and Structure of Solar Prominences, Workshop of the European Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1987, Palma de Mallorca, Spain. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation linéaire des raies de Balmer optiquement épaisses: étude théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Transfert de Rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherches Coordonnées "Dynamique et Magnétisme Solaires" du C.N.R.S., Dec 1987, Paris, France. pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the Master Equation for the Atomic Density Matrix and of the Radiative Transfer Equation for Line Polarization studies in the presence of Magnetic Fields in Astrophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Atomic Physics (ELICAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert du rayonnement polarisé avec effet Hanle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Quels programmes prioritaires pour le VLT ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de Paris-Meudon, Nov 1988, Meudon, France. pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field vector and electron density diagnostics from linear polarization measurements in 14 solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goddard Space Flight Center Workshop "Coronal and Prominence Plasmas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1986, Berkeley Springs, Airlie (Virginie), United States. pp.209-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champ magnétique et densité à partir des mesures au polarimètre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Brechot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle coronographie d'ici à l'an 2000 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1986, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de polarisation linéaire et diagnostic de champ magnétique et de densité électronique dans les protubérances solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Physique Atomique et Moléculaire et les Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès de la Société Française de Physique, Colloque E, Sep 1985, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field-vector measurements in quiescent prominences via the Hanle effect: Analysis of prominences observed at Pic-du-Midi and at Sacramento Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marshall Space Flight Center Workshop "Measurements of Solar Vector Magnetic Fields"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1984, Huntsville (Alabama), United States. pp.375-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polarized radiative transfer on the Hanle magnetic field determination in prominences: Analysis of hydrogen H alpha line observations at Pic-du-Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marshall Space Flight Center Workshop "Measurements of Solar Vector Magnetic Fields"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1984, Huntsville (Alabama), United States. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Magnetic Field Measurements in Quiescent Prominences via the Hanle Effect; Analysis of Prominences observed at Pic-du-Midi and at Sacramento Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Japonais "Active Phenomena in the Outer Atmosphere of the Sun and Stars"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.C. Pecker, Collège de France, Oct 1983, Paris, France. pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densité et de champ magnétique dans les protubérances solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Action Thématique Programmée (A.T.P.) "Soleil Actif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C.N.R.S., May 1983, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Linear Polarization of the O VI 1032 Å as a Probe for measuring the Coronal Vector Magnetic Field via the Hanle Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Malinovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Regional Astronomy Meeting on "Atomic and Molecular Physics for Astronomy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1983, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Magnetic Field Measurements in Quiescent Prominences via the Hanle Effect - Analysis of Prominences Observed at Pic du Midi and at Sacramento-Peak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-France Seminar on Active Phenomena in the Outer Atmosphere of the Sun and Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1983, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Magnetic Field and Collisions on the Linear Polarization of the Balmer Hydrogen Lines in Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Stellar Magnetic Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.A.U. (International Astronomical Union) Symposium n°102, Aug 1982, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Fields in Quiescent Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "The Geometry of Magnetic Fields in Active Phenomena" of Commission 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronomical Union XVIIIth General Assembly, Aug 1982, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work in progress in Atomic Physics at the Meudon Observatory in relation with the Study of the Solar Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feautrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Kertanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop/Seminar "Spectroscopic Diagnostics of Plasmas Instabilities; Application to Solar Flares"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sponsored by N.S.F. and C.N.R.S., Oct 1982, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet Zeeman et effet Hanle comme instruments de détermination des champs magnétiques en Astrophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1981, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Magnetic Field in Polar Prominences during the Ascending Phase of Cycle XXI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Solar Meeting "Solar Activity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solar Section of the Astronomy and Astrophysics Division of the European Physical Society, Apr 1981, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle Effect of the Coronal Ly-alpha Line of Hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Colloquium on Ultraviolet and X-Ray Spectroscopy of Astrophysical and Laboratory Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I.A.U. (International Astronomical Union) Colloquium n°55, Jul 1980, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle Effect Theory applied to the Determination of Magnetic Fields in Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth General Assembly, Commission 14 "Atomic Data for Astrophysics" Meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronomical Union, Aug 1979, Montréal, Canada. pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique de l'effet Hanle de deux raies de l'Hélium; application à la mesure du champ magnétique des protubérances solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1979, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of the Hanle effect - Application to the linear polarization of the helium lines in solar prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Solar Prominences, I.A.U. Colloquium n°44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1978, Oslo, Norway. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hanle effect and the determination of magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Solar Prominences, I.A.U. Colloquium n°44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1978, Oslo, Norway. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Study of the Hanle Effect for two Helium Lines; Application to Measurements of Magnetic Fields in Solar Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth E.G.A.S. Conference (European Group of Atomic Spectroscopy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1979, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum theory of the Hanle effect. Application to the determination of magnetic fields in quiescent prominences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Measurements and Interpretation of Polarization arising in the Solar Chromosphere and Corona"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1977, Lund, Sweden. pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Magnetic Field in Solar Prominences by means of the Hanle Effect: Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth General Assembly, Commission 14 "Atomic Data for Astrophysics" Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Astronomical Union, Aug 1976, Grenoble, France. pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Measuring and Mitigating Bias in the Inferred Magnetic Field in the Helioseismic and Magnetic Imager and other Vector Magnetographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Leka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Griñon-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E.L. Higgins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.L. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">238th Meeting of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection leading to a mini-flare and a twisted jet observed with IRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reetika Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Heinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Solar Physics Meeting (ESPM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (online), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron thermal escape in the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Solar Physics Meeting (ESPM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, (online), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron thermal escape in the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20.5th Cambridge Workshop on Cool Stars, Stellar Systems, and the Sun (CS20.5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, (online), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron thermal escape inside the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2021 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photosphere magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar photosphere magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would the Sun's surface be negatively charged ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAS@PAR LabEx Scientific Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would the Sun's photosphere be negatively charged and magnetized ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar and Stellar Magnetic Fields: Origins and Manifestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Copiapo, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel PRD problem: convergence of the calculation of the Second Solar Spectrum of the Na I D lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Solar Polarization (SPW9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion traps at the Sun: observational evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fleishman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Glesener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triennial Earth-Sun Summit (TESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Leesburg (Virginie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème des gradients de champ magnétique dans et autour des taches solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meyer-Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan-Ü Lydia Tchang-Brillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de bilan et prospective du Programme National "Soleil-Terre" (PNST) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence du champ magnétique dans la photosphère solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de l'ambiguïté fondamentale dans les mesures du vecteur champ magnétique de la photosphère solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre émissions X des électrons accélérés lors des éruptions solaires, champ magnétique et densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical polarization spectrum of Na I D1 & D2 near the solar limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarimetry: From the Sun to Stars and Stellar Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Punta Leona, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiline observations of the THEMIS telescope reveal a decrease of the magnetic flux along height in the solar photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic electrons and electric currents in solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between electric current densities and X-ray emissions from particles accelerated during solar flares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session D2.5 "Energy Release and Particle Acceleration and Transport in Flares, CMEs, and the Heliosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milne-Eddington inversion of spectro-polarimetric data with unresolved structures by the UNNOFIT code: presentation and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-14, 14th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of the observed magnetic flux height decrease in the solar photosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Fields from the Sun to Black Holes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition pour réconcilier les gradients vertical et horizontal du champ magnétique dans les taches solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: comparison between theory and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ST5.1/NH8.5/PS5.5: "Space Weather and its Effects on Terrestrial and Geo-Space Environments: Science and Application"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16 (12796), 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: comparison between theory and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: comparison between theory and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre émissions X des électrons accélérés lors des éruptions solaires, champ magnétique et densité de courant électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vilmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre de Jeunes Physiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtergraph calibration for the Polarimetric and Heliosismic Imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dominguez-Tagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Fourmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ruiz de Galarreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Detector Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Florence, Italy. Workshop Proceedings, 7 p., 2013, Scientific Detector Workshop 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermospheric auroral red line polarization: confirmation of detection and first quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS1.2/AS4.19: "Polarimetry as an invaluable tool to study the Solar System and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. 15, pp.1170, 2013, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 synoptic maps 1974-1982 (ascending phase of cycle XXI) of 323 prominence average magnetic fields measured by the Hanle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Schmieder, Jean-Marie Malherbe and S.T Wu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature of Prominences and their role in Space Weather, IAU Symposium 300</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. 8 (S300), pp.397-400, 2013, Proceedings of the International Astronomical Union. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921313011265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical value of the linear polarization of the Earth aurorae red line and possible diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lilensten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Wedlund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS1.2/AS4.21/ST6.1: "Polarimetry as an invaluable tool to study the Solar System and beyond"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. 14, pp.7013, 2012, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure du champ magnétique dans la photosphère calme & active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme PNST (programme national "Soleil-Terre") du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibility of making complete vector magnetic field maps of solar active regions at the photospheric level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of magnetic flux, twist and torsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPM-13, 13th European Solar Physics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible density diagnostic by collisional depolarization in planetary atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS7.2/AS4.16 "Aurora, Airglow and TLEs in Planetary Atmospheres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralization of coronal electric currents from THEMIS photospheric observations and MHD simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field Structures in a Facular Region Derived from THEMIS and Hinode Vector Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leon Golub, Ineke De Moortel and Toshifumi Shimizu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth Hinode Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cambridge (Massachusets), United States. 456, pp.55, ASP Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed difference between the vertical and horizontal magnetic field gradients in sunspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWS/SDO-3/SOHO-26/GONG-2011 Workshop: Solar Dynamics and Magnetism from the Interior to the Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Stanford, Palo Alto (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Theoretical Impact Polarization of the O I 6300 Å Red Line of Earth Auroræ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sahal-Bréchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cornille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. R. Kuhn, S.V. Berdyugina, D.M. Harrington, S. Keil, H. Lin, T. Rimmele and J. Trujillo Bueno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Haleakala Maui (Hawaï), United States. Astronomical Society of the Pacific Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Field, Density Current, and Lorentz Force Full Vector Maps of the NOAA 10808 Double Sunspot: Evidence of Strong Horizontal Current Flows in the Penumbra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Landi Degl'Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. R. Kuhn, S.V. Berdyugina, D.M. Harrington, S. Keil, H. Lin, T. Rimmele and J. Trujillo Bueno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Haleakala Maui (Hawaï), United States. 437, pp.491, Astronomical Society of the Pacific Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application du multiraies de THEMIS: la résolution de l'ambiguité des mesures de champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du P.N.S.T.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A magnetic flux rope found by the nonlinear force-free field extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Démoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wiegelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du P.N.S.T.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ magnétique du soleil calme, d'après des observations ZIMPOL/THEMIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective du P.N.S.T.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HINODE/SOT Spectropolarimetry and Vector Magnetic Field Comparisons with a Selection of International Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Leka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Britanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giampapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Harker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HINODE-3: the 3rd HINODE Science Meeting"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results along the forecasting roadmap using THEMIS vector magnetic field maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Weather Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Boulder (Colorado), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès théorique: introduction de gradients de vitesse dans la solution de Unno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rayrole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molodij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Height Dependence of the Magnetic Vector Field in Sunspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Balthasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Polarization 5: In Honor of Jan Stenflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ascona, Switzerland. 405, pp.229-232, Astronomical Society of the Pacific Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Internetwork Magnetic Field at the THEMIS resolution limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Martínez González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Solar Polarization (SPW5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNNOFIT inversion of spectropolarimetric maps: review of the situation. Application to some first THEMIS tip-tilt images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEMIS Observations: longitudinal and transverse magnetic field map under a filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of the collisional depolarization and of the Hanle effect in the line Na I D2 observed on the solar limb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kerkeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Combes and D. Barret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Semaine de l'Astrophysique française" organisée par la Société Française d'Astronomie et d'Astrophysique (SF2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.125-126, 2002, EDP Sciences Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Pattern of the Magnetic Field Vectors Above Neutral Lines from 1974 to 1982: Pic-du-Midi Observations of Prominences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Webb, D. Rust, B. Schmieder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.A.U. Colloquium 167, "New perspectives on Solar Prominences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Aussois, France. 150, pp.434-438, 1998, Astronomical Society of the Pacific Conference Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Magnetic Field: Surface and Upper Layers, Network and Internetwork Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rotation of Sun and Stars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 765, pp.231-259, 2009, Lecture Notes in Physics, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87831-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of spectropolarimetric data for vector magnetic field maps, taking into account unresolved magnetic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03824477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Inversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03824488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derniers résultats des mesures de champ magnétique par inversion UNNOFIT: soleil calme, soleil actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03808333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude théorique de l'effet Hanle‎ : traitement du cas de la raie D3 de l'hélium en vue de la détermination du champs magnétique des protubérances solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris 6, 1977. Français. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1977PA060001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02147484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId629"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04959074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampoorna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paletou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bommier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lagache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gri&#241;&#243;n-Mar&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Higgins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-022-02039-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahal-Br&#233;chot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fleishman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Musset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Glesener" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab54c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630169e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sahal-Br&#233;chot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stambulchik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Alexiou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Duan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6020030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630169" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA022368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uitenbroek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526798" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savcheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pariat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tassev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millholland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628406" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526799" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2015027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424378" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.10.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK9NVNRB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmieder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;moulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/788/1/60" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/195403" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382457v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon Wedlund" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2012023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molodij" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rayrole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220427" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118245" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardi Peter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bemporad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9271-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015374" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015761" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117633" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BW2N97L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-71-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-010-9519-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiegelmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/1/343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810474" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/L27" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bianda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frisch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asensio Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811373" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811315" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roudier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;vanda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077973" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dud&#237;k" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11207-008-9155-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M52FCK0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kitai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-007-9100-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LN24C44Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383435v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barklem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398395v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rondi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roudier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Malherbe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066507" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Song" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077500" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066649" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malherbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065782" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feautrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054591" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eff-Darwich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben-Jaffel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roesler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Ballester" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.01.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z46ZDB9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035773" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011571" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerkeni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021217" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011420" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Raouafi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020752" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Ariste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010927" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393079v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vogt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010784" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Stenflo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guennou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#246;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sureau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050115" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBEA8933E60073D34E733FEE0E554B94BA019CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393341v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00146621" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-37ZQDJLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heinzel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00146635" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5TL646GB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393355v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00146628" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-54BCK2BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Landi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00681098" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-K610LP5V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393382v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393402v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Degl'Innocenti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/186909" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393426v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01991001605055500" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718479FB3D845582E6F23D16F0B2E7B1D900A67C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393483v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Dimitrijevic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01991001605059900" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/471172A4BFB787CE5AD3C2AF6BE7DF95E5CCA764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393595v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393746v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393755v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malinovsky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393943v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Querfeld" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Smartt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis House" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00149684" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-T1W50L2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394127v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00148248" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3CA07C9458AEFF0586815B2D1A9223CE3BFDD99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant Athay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00211948" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6ZSB9QSK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394138v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00151151" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X59L1609-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394184v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394166v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Querfeld" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Smartt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394173v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394214v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394233v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025413v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetika Joshi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chandra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950953v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340869v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380059v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kalewicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909204v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380075v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907116v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906279v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909199v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907121v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909196v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909194v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907114v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909190v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909173v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908478v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908474v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382349v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourmond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070373" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906603v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908147v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908544v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koutchmy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolla" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908137v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907107v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382273v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315004482" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382393v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vilmer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382381v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutchmy Serge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zhukov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dolla" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Heinzel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908547v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908076v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382454v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Janvier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908050v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908060v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelly" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907105v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon Wedlund" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908042v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908069v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908055v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382407v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon Wedlund" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382567v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joulin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88FC4543958C1027C66BC65136AB802F123E3D32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906356v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382589v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9321D6774CAAB80333343BA2C5E94194110EEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908029v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382581v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255011" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A74F1A287D635014580C36CB179D808049C3D8D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908019v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907993v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907103v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gronoff" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908009v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908000v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907995v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907990v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907096v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907982v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383024v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molodij" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311007150" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383101v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382991v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311015493" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383171v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Belluzzi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383002v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131101547X" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907984v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907317v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907309v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907282v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907303v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907300v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907290v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907288v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907321v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907319v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382521v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mart&#237;nez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907272v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383324v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907095v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383352v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383211v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383378v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383463v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balthasar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391602v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391566v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907270v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391546v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Barklem" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383229v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landolfi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391653v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907227v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392760v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malherbe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392772v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391637v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907091v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906350v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391691v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907222v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906712v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906711v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906709v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906706v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906707v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392849v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392880v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906343v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainella" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sainz Dalda" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906277v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392934v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392859v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906703v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906698v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906697v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907214v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906700v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907210v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906691v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906695v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Ariste" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906693v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907206v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907209v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906689v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907204v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393139v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_14" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC947926B7BA14702EF58DF446607824406C1F8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907165v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393175v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7796E2D42FC8229E6F3BB105BC3BFF3FF0537E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393157v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CAFD94C58F1B15B95B0F14B2E9F6EB52E9D9948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907202v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906687v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393124v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_30" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25374BE529A4ADE5F6B33A865623273A508CBFE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906273v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906339v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906266v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906331v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906336v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambe, G" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;noux, J.C" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909218v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906685v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906262v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leroy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906258v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906175v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahal-Brechot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393418v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Kertanguy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907164v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906683v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393580v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907161v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kertanguy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393644v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906318v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906308v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907157v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393668v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906311v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393714v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906172v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906170v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393921v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393933v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906305v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907153v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907155v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393990v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907150v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906682v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906619v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907148v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907144v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907142v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906302v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907136v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394197v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907139v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394205v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394253v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906296v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340889v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Leka" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Gri&#241;on-Marin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E.L. Higgins" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Wagner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340964v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340901v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340977v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340955v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025433v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950963v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909212v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951531v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340875v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909202v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleishman" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glesener" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909209v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau." TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer-Vernet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909200v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909182v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908135v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908528v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908488v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908522v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908495v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908569v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908088v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906613v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908142v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908560v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908072v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906596v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fourmond" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906593v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382373v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313011265" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906591v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908026v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908022v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908002v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907098v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382601v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382982v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907997v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383113v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383085v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907314v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907311v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907312v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907294v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canou" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amari" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907334v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Britanik" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giampapa" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harker" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907278v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383219v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907265v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907223v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907221v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393055v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393330v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383306v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87831-5_10" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66082AF0E13D41714CF5EC78EC9A1DDE49306829/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03824477v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03824488v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03808333v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02147484v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1977PA060001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04959074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampoorna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paletou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bommier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lagache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449722" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wagner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gri&#241;&#243;n-Mar&#237;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Higgins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-022-02039-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164383v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahal-Br&#233;chot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02495506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02302246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalewicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935488" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fleishman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Musset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Glesener" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab54c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345899v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sahal-Br&#233;chot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Stambulchik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Alexiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Duan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms6020030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630169e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02192856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630169" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JA022368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uitenbroek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525769" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526798" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savcheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pariat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tassev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millholland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628406" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526799" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lamy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2015027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vilmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424378" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2013.10.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK9NVNRB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2014.03.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulanier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmieder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;moulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/788/1/60" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Simon Wedlund" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2012023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/195403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909229v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molodij" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rayrole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220427" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118245" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hardi Peter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auch&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bemporad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9271-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015761" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015374" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117633" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BW2N97L2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905314v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-29-71-2011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-010-9519-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiegelmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/1/343" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/L27" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810474" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457375v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bianda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frisch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asensio Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811373" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200811315" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roudier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;vanda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077973" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dud&#237;k" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11207-008-9155-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3M52FCK0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kitai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ishii" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-007-9100-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LN24C44Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rondi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roudier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Malherbe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383435v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barklem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066653" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#352;t&#283;p&#225;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066507" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Song" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077500" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066649" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malherbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065782" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feautrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054591" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392799v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eff-Darwich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392792v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben-Jaffel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roesler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Ballester" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.01.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z46ZDB9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035773" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011420" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393060v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011571" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392965v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kerkeni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021217" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Raouafi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020752" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Ariste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010927" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393079v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vogt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010784" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393103v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Stenflo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guennou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#246;ller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sureau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530050115" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EFBEA8933E60073D34E733FEE0E554B94BA019CD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393337v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393341v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00146621" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-37ZQDJLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393355v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00146628" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-54BCK2BD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393348v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heinzel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00146635" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-5TL646GB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Landi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00681098" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-K610LP5V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393382v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393402v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Degl'Innocenti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/186909" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393483v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Dimitrijevic" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393426v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01991001605055500" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/718479FB3D845582E6F23D16F0B2E7B1D900A67C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393422v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:01991001605059900" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/471172A4BFB787CE5AD3C2AF6BE7DF95E5CCA764/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393595v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Leroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393746v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malinovsky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393943v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Querfeld" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Smartt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis House" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00149684" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-T1W50L2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394127v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00148248" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3CA07C9458AEFF0586815B2D1A9223CE3BFDD99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394112v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grant Athay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00211948" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6ZSB9QSK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394138v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00151151" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-X59L1609-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394184v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394166v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W. Querfeld" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Smartt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394173v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394214v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394233v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ratier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394222v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025413v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetika Joshi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chandra" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950953v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025281v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025226v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340869v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380059v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380072v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kalewicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909204v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380075v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907116v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906279v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909199v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907121v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907114v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909185v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909196v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909190v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909173v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. &#352;imi&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907109v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382249v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908147v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908544v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koutchmy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dolla" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908137v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907107v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lilensten" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barthelemy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382273v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315004482" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382393v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vilmer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382381v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koutchmy Serge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Zhukov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dolla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Heinzel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906603v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908478v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908474v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pariat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908081v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382349v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Appourchaux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourmond" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070373" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908547v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908076v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907105v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simon Wedlund" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908050v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908060v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gelly" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382454v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Janvier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908042v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908069v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908055v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382407v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon Wedlund" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382567v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joulin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255020" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88FC4543958C1027C66BC65136AB802F123E3D32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908029v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906356v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382589v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255006" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC9321D6774CAAB80333343BA2C5E94194110EEF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382581v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1255011" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A74F1A287D635014580C36CB179D808049C3D8D9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908019v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908009v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907993v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907103v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gronoff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908014v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382974v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908000v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907995v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907096v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907990v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907982v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383024v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molodij" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311007150" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383101v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382991v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gelly" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921311015493" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383171v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Belluzzi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907984v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383002v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131101547X" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907317v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907309v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907321v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907303v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907300v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907290v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907288v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907282v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907319v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382521v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907274v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mart&#237;nez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907272v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383324v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383352v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. M. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383211v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383378v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383463v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balthasar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907095v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391602v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391566v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907270v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391546v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Barklem" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383229v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383423v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landolfi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391637v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392760v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Malherbe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392772v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391653v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907227v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907091v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906350v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391691v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907222v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906712v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906713v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906711v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906709v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906706v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906707v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392849v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392880v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906343v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainella" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sainz Dalda" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906277v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392957v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392934v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392859v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906703v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906698v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906697v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907214v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906700v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907210v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906695v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Ariste" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906691v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906693v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907206v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907209v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906689v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907165v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393175v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7796E2D42FC8229E6F3BB105BC3BFF3FF0537E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393157v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_8" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CAFD94C58F1B15B95B0F14B2E9F6EB52E9D9948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907204v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393139v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_14" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC947926B7BA14702EF58DF446607824406C1F8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907202v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906687v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393124v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_30" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25374BE529A4ADE5F6B33A865623273A508CBFE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906273v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906339v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906266v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906331v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906336v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambe, G" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;noux, J.C" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909218v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906685v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906262v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leroy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906258v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906175v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sahal-Brechot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393418v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Kertanguy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907164v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906683v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393580v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907161v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kertanguy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393644v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906318v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393668v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906308v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907157v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906311v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393714v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906172v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906170v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393921v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393933v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906305v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907153v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907155v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393990v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907150v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906619v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906682v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907148v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907144v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907142v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906302v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907136v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394197v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394205v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907139v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394253v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906296v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340889v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Leka" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Gri&#241;on-Marin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E.L. Higgins" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Wagner" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340977v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340964v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340901v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340955v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025433v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950963v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909212v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951531v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340875v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909202v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleishman" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Glesener" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909209v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau." TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meyer-Vernet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909200v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909182v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908135v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908569v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908495v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908528v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908488v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908522v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908551v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908088v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906613v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908560v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908142v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908072v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906596v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dominguez-Tagle" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fourmond" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz de Galarreta" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906593v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382373v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921313011265" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906591v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908026v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908022v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908002v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907098v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907997v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382601v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382982v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383113v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383085v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907311v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907314v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907312v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907334v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Britanik" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giampapa" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harker" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907294v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Amari" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907278v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383219v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907265v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907223v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907221v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393055v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393330v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383306v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87831-5_10" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66082AF0E13D41714CF5EC78EC9A1DDE49306829/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03824477v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03824488v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03808333v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02147484v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1977PA060001" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>