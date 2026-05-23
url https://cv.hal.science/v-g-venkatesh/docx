--- v0 (2026-04-15)
+++ v1 (2026-05-23)
@@ -91,9253 +91,9249 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5340-4637</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=HbB4SB4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
-[...7605 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply Chain Compliance Management Using Blockchain Technology: An Empirical Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saumyaranjan Sahoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSERA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Purchasing and Supply Education and Research Association (IPSERA), Mar 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Economy and Procurement Practices in Sugar Industry – An Emerging Economy Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shradha Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkataswamy Gurusamy Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chintamani B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Regional Sustainable Development Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EM Normandie, Jul 2024, Danang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antecedents for Circular Economy in Indian Sugar Industrial Ecology: A Way Towards Sustainable Development Goal</w:t>
+                <w:t xml:space="preserve">Antecedents for Procurement of Agriculture Commodities by Primary Agriculture Credit Societies (PACS): Way Towards Social Circular Supply Chain in Emerging Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Kumari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual Regional Sustainable Development Conference : “Climate Change, Green Growth, and Regional Sustainable Development”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Social Sciences of the Central Region; Southern Institute of Social Sciences; EM Normandie Business School, Jul 2023, Ho Chi MInh City, Vietnam</w:t>
+              <w:t xml:space="preserve">IPSERA Conference 2023: Systemic change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EADA business school Barcelona, Apr 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971209v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antecedents for Procurement of Agriculture Commodities by Primary Agriculture Credit Societies (PACS): Way Towards Social Circular Supply Chain in Emerging Economies</w:t>
+                <w:t xml:space="preserve">Antecedents for Circular Economy in Indian Sugar Industrial Ecology: A Way Towards Sustainable Development Goal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Kumari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSERA Conference 2023: Systemic change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EADA business school Barcelona, Apr 2023, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2nd Annual Regional Sustainable Development Conference : “Climate Change, Green Growth, and Regional Sustainable Development”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Social Sciences of the Central Region; Southern Institute of Social Sciences; EM Normandie Business School, Jul 2023, Ho Chi MInh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971167v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Social Auditing in the Global Textile and Apparel Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetika Jaiswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Textile and Apparel Association (ITAA) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual conference, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31274/itaa.12177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerging trends in the interplay between analytics and operations in MSMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mani Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fosso Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angappa Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 350 (2), pp.355-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-025-06704-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stakeholder engagement in carbon reduction engineering: A perspective analysis of production optimization leveraging social-media interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria El Hathat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raja Sreedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Zouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.110807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2024.110807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring smart quality predictive modelling approach: a case study of the injection-molding industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janak Suthar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinil Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2023.2211551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barriers to shippers’ resistance in adopting truck-sharing services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samsul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jasim Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJLM-09-2023-0377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manufacturer’s optimal distribution strategy in the platform supply chain: Bundling or add-on?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjoy Kumar Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-05842-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcing Green Business Strategies with Industry 4.0 and Governance towards Sustainability: Natural-resource-based View and Dynamic Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Alkaraan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elmarzouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hussainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.3665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Supplier Development on Supplier Satisfaction: A Mediating Role of Buyer−Supplier Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Hudnurkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhas Suresh Ambekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonali Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benchmarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BIJ-07-2023-0438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embracing An Agile Ecosystem Through Digital Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eias Ai Humdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masud Behina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From ocean to table: examining the potential of Blockchain for responsible sourcing and sustainable seafood supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijayakumar Bharathi S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Perdana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T S Vivekanand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V G Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2024.2321291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the impact of building an agile automotive supply chain ecosystem on business performance: a social media perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyu Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.322-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJLM-05-2023-0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact of Digitalization on Supply Chain Resilience: An Empirical Study of the Chinese Manufacturing Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eias Ai Humdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjoy Kumar Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business and Industrial Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JBIM-09-2021-0456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Driver Supply Disruption Alleviate Driver Shortages? A Systems Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chandiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramasubramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130, pp.116--129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2022.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Technologies Adoption to Sustain Quality in Agricultural Sector: An Emerging Economy Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 388, pp.135988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.135988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating the Environmental Orientation of Firms into Sustainable Outcomes: The Role of Sustainable Dynamic Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Liboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.O. Cezarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F.R. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Managerial Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.1125-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11846-022-00549-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antecedents of Agriculture Supply Chain Performance during COVID-19: An Emerging Economy Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.489-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12063-022-00295-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Do Employers Look for in &amp;quot;Business Analytics&amp;quot; Roles? - A Skill Mining Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Umamaheswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semila Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivyasree Avula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-023-10437-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of Sustainable Agriculture Value Chain: A Multi-Method Research Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Value Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.247--286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVCM.2023.133076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing the Retail Operations in the COVID-19 Pandemic: Evidence from Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manimuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (1), pp.424-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mde.3691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Machine Learning and Artificial Intelligence on Agriculture Supply Chain: A Comprehensive Review and Future Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T.C. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Bharathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-023-05556-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing the Greenhouse Gas Emissions in the Palm Oil Supply Chain in the VUCA World: A Blockchain Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Hathat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Sreedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manimuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.5563-5582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.3436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture Value Chain Sustainability during COVID-19: An Emerging Economy Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kamble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Logistics Management, The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.280-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJLM-04-2021-0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location of Organ Procurement and Distribution Organisation Decisions and Their Impact on Kidney Allocations: A Developing Country Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dhyankumar Chellappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muthurathinasapathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321 (1-2), pp.755--781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-04956-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing Healthcare Supply Chain through Artificial Intelligence (AI): A Study of Critical Success Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2022.108815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barriers to Vehicle-Sharing among NGOs during Disaster Relief Operations: Findings from a Developing Country's Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Uddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Sakalayen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.104092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling and Analyzing the GHG Emissions in the VUCA World: Evidence from Tomato Production in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Hathat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Sreedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arunmozhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.134862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guest Editorial: Digital Transformation in Supply Chains: Challenges, Strategies and Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fosso Wamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Physical Distribution and Logistics Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (4), pp.381-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJPDLM-05-2023-550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Port Performance Measurement Approach Using a Sustainability Balanced Scorecard Based on Stakeholders' Expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Gningue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2023.2236101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Pricing Leadership on Blockchain Data Acquisition Efforts in a Circular Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (21), pp.7248--7262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2147237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Strategic Investment Decision-Making Practices in UK Companies: The Influence of Governance Mechanisms on Synergy between Industry 4.0 and Circular Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alkaraan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elmarzouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hussainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.122187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2022.122187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing a ``Disaster Scenario'' to Prepare for the Possibility of Disruptions to Maritime Transportation Serving Coastal Communities of Vancouver Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goerlandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.M.H. Sakalayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.105531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Sustainability Assessment Method Selection: A Practitioner Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Koppiahraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bathrinath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 324 (1-2), pp.629-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-03946-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prologue for the Virtual Special Issue on Social Circular Consumption- Exploring the Role of the Bottom of Pyramid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ajwani-Ramchandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishir Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Chiappetta Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clrc.2022.100098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Causal Sustainable Evaluation of Barriers to Remanufacturing: An Emerging Economy Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Karuppiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sankaranarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10668-023-03779-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Product Mix Strategy at Golden Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chandrasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deakins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Case Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218927523500128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Supply Chain Innovation and Operational Agility Through Knowledge Acquisition From the Social Media: A Microfoundational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Ghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arsenyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.12777-12791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEM.2023.3316119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big Data Management Activities for Sustainable Business Performance During the COVID-19 Pandemic: Evidence from the Indian Pharmaceutical Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saumyaranjan Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwani Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatesh Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Kamble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.10611-10625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEM.2022.3174782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Blockchain and Smart Contracts in Autonomous Vehicle Supply Chains: An Experimental Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arunmozhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arisian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raja Sreedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling and Analysis of Artificial Intelligence for Commercial Vehicle Assembly Process in VUCA World: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manimuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raja Sreedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (14), pp.4529-4547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1910361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future Perspectives on Progressive Farming with Adoption of Virtual Reality Technology for Sustainable Quality in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raghuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TQM Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.250-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TQM-06-2021-0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Used Vehicle Global Supply Chains: Perspectives on a Direct-Import Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arthanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SCM-06-2020-0238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corporate Transformation toward Industry 4.0 and Financial Performance: The Influence of Environmental, Social, and Governance (ESG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alkaraan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Albitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hussainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of Green Innovation and Supply Chain Management in Driving Sustainable Corporate Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tiep Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.V. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.133875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction to: Dynamic Collaborative Optimization for Disaster Relief Supply Chains under Information Ambiguity (Annals of Operations Research, (2022), 10.1007/S10479-022-04758-5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-04846-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Development of Automobile Assembly Model Using Federated Artificial Intelligence with Smart Contract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manimuthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Sreedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C.L. Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.111-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1988750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the Impact of Online Reviews on Consumer Purchase Decisions \textendash A Scale Development Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.N. Swar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2022.103066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examining Energy Efficiency Requirements in Building Energy Standards: Implications of Sustainable Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tippu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saravanasankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sankaranarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Sources, Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15567249.2022.2084184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Collaborative Optimization for Disaster Relief Supply Chains under Information Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-04758-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical study of real-time information-receiving using industry 4.0 technologies in downstream operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsalan Mujahid Ghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatesh Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhilun Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.120551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioral mechanisms influencing sustainable supply chain governance decision-making from a dyadic buyer-supplier perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin S. Kamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatesh Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.108136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of factors influencing online shopper buying decisions: A scale development and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semila Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.102394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2020.102394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfiguration of food grain supply network amidst COVID-19 outbreak: an emerging economy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dheeraj Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amol Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwani Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatesh Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 335 (3), pp.1177-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-021-04343-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antecedents of social sustainability noncompliance in the Indian apparel sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkatesh Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 234, pp.108038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2021.108038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barriers to sustainable food consumption and production in China: A fuzzy DEMATEL analysis from a circular economy perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lincoln C. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farooque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.1114-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2021.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling and analysing the impact of Circular Economy; Internet of Things and ethical business practices in the VUCA world: Evidence from the food processing industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jinil Persis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raja Sreedharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathrinath Sankaranarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301, pp.126871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain-Based Life Cycle Assessment: An Implementation Framework and System Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Y. Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farooque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supply Chain Integration Barriers to Port-Centric Logistics\textemdashAn Emerging Economy Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.215-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5325/TRANSPORTATIONJ.59.3.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drivers of Sub-Supplier Social Sustainability Compliance: An Emerging Economy Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deakins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supply Chain Management: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (6), pp.655-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SCM-07-2019-0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market(ing) Wisdom Differences between Family and Non-Family Firms: An Empirical Study on Small and Medium Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsalan Mujahid Ghouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hari Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Enterprising Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (02), pp.171-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218495820500089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Understanding Key Enablers to Green Humanitarian Supply Chain Management Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luthra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (5), pp.1111--1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MEQ-06-2019-0124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Big Data and Predictive Analytics and Social Capital on Performance of Humanitarian Supply Chain: Developing Framework and Future Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirish Jeble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31274/itaa.12177⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Manju Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Benchmarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.606-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BIJ-03-2019-0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570445v1</w:t>
+                <w:t xml:space="preserve">hal-04457130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">System Architecture for Blockchain Based Transparency of Supply Chain Social Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Y. Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2019.101896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining the Global Agriculture Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tripathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemachandra Padhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sukumaran Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI Global, 2024, Advances in Logistics, Operations, and Management Science, 9798369343302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/979-8-3693-4330-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible Corporate Leadership Towards Attainment of Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonali Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ranjan Chatterjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chatterjee, Samir (eds.). Springer Nature Singapore, 2024, Responsible Leadership and Sustainable Management, 9789819713851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-1386-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Trends in Food and Agribusiness Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Chandra Pant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyanka Panday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gargi Pant Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiba Parhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI Global, 2024, Advances in Marketing, Customer Relationship Management, and E-Services, 9798369367155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/979-8-3693-6715-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Healthcare Cooperatives: Challenges and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Tripathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sukumaran Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jayalakshmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emerald Group Publishing Ltd., pp.222, 2023, World Healthcare Cooperatives: Challenges and Opportunities, 9781804557747 (ISBN); 9781804557754 (ISBN)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458225v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-05409443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: World Healthcare Cooperatives: Challenges and Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Initiatives and Learnings from World Healthcare Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Kothmire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P.S. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Tripathy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Jayalakshmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Healthcare Cooperatives: Challenges and Opport.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Emerald Group Publishing Ltd., pp.1-9, 2023, 9781804557747. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Emerald Group Publishing Ltd., pp.63-73, 2023, 9781804557747 (ISBN); 9781804557754 (ISBN). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/978-1-80455-774-720231003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/978-1-80455-774-720231011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04458224v1</w:t>
+                <w:t xml:space="preserve">hal-04458213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives and Learnings from World Healthcare Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Sustainability Roadmap for the Food Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K.K. Tripathy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyan Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Healthcare Cooperatives: Challenges and Opport.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Food Ind.: The Blockchain for Sustain. Eng.: Vol. I - Fundam., Technol., and Manag.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.42-49, 2023, 9781003809159 (ISBN); 9781032138404 (ISBN)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/978-1-80455-774-720231003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04458213v1</w:t>
+                <w:t xml:space="preserve">hal-04458214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sustainability Roadmap for the Food Industry 4.0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Introduction: World Healthcare Cooperatives: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Tripathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yangyan Shi</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sukumaran Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jayalakshmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Food Ind.: The Blockchain for Sustain. Eng.: Vol. I - Fundam., Technol., and Manag.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Healthcare Cooperatives: Challenges and Opport.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Group Publishing Ltd., pp.1-9, 2023, 9781804557747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/978-1-80455-774-720231011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458214v1</w:t>
+                <w:t xml:space="preserve">hal-04458224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-Resilient Supply Chains: A Mixed-Methods Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Foropon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.G. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Glob. Value Chains: Reinterpreting and Reimagining Megatrends in the World Econ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis Inc., pp.58-85, 2021, 9781315225661 (ISBN); 9780415787918 (ISBN)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9405,51 +9401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A66BEF2"/>
+    <w:nsid w:val="6919E8CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9636,51 +9632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/v-g-venkatesh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5340-4637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Hathat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Venkatesh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raja Sreedharan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zouadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyan Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Venkatesh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Venkatesh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06704-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbin Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Kumar Paul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05842-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsul Islam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jasim Uddin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-09-2023-0377" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Suthar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinil Persis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2023.2211551" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alkaraan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elmarzouky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hussainey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3665" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayakumar Bharathi S" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Perdana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Vivekanand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Venkatesh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2321291" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Hudnurkar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhas Suresh Ambekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Bhattacharya" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-07-2023-0438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Tu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-05-2023-0191" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Akhtar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashraf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenyan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2023.3316119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVCM.2023.133076" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benchekroun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dkhissi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Persis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manimuthu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3691" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T.C. Tan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Bharathi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramasubramanian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05556-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Hathat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zouadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Sreedharan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Liboni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Cezarino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.R. Alves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-022-00549-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eias Ai Humdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-09-2021-0456" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chandiran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramasubramaniam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2022.10.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435559v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.135988" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeble" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nagarajan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12063-022-00295-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Umamaheswaran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semila Fernandes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivyasree Avula" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10437-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dhyankumar Chellappa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muthurathinasapathy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04956-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gupta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108815" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uddin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sakalayen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104092" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deakins" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamble" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2021-0247" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arunmozhi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134862" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04292677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Gningue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bedoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2023.2236101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkaraan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elmarzouky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hussainey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122187" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkatesh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fosso Wamba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-05-2023-550" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2147237" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goerlandt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.M.H. Sakalayen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105531" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koppiahraj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bathrinath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03946-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ajwani-Ramchandani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Kumar Jha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2022.100098" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433893v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karuppiah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sankaranarayanan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ali" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-03779-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chandrasekaran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218927523500128" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04758-5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arthanari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-06-2020-0238" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Albitar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121423" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452839v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arisian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102864" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumyaranjan Sahoo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Mani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Kamble" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3174782" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1910361" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raghuram" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-06-2021-0191" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tiep Le" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.V. Vo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.133875" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04846-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.L. Koh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1988750" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Panda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Swar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444811v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tippu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saravanasankar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567249.2022.2084184" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455589v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln C. Wood" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.07.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jinil Persis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathrinath Sankaranarayanan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126871" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455599v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belhadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin S. Kamble" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108136" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Panda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102394" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013833v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Mujahid Ghouri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilun Jiao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120551" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Sharma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Singh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04343-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deakins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108038" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Y. Zhong" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farooque" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104512" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457146v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/TRANSPORTATIONJ.59.3.0215" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-07-2019-0251" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Khan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Srivastava" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495820500089" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457116v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luthra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yadav" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-06-2019-0124" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457130v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish Jeble" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kumari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manju Singh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-03-2019-0102" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.101896" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990089v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054330v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shradha Kumari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataswamy Gurusamy Venkatesh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chintamani B." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971209v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570445v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetika Jaiswal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/itaa.12177" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993587v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tripathy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemachandra Padhan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sukumaran Nair" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-4330-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423911v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ranjan Chatterjee" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1386-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447271v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Chandra Pant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Panday" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Pant Shukla" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Parhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6715-5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Tripathy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayalakshmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409443v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masud Behina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458224v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-774-720231011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458213v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Kothmire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.S. Nair" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-774-720231003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458214v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470128v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foropon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/v-g-venkatesh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5340-4637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HbB4SB4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Venkatesh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumyaranjan Sahoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shradha Kumari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataswamy Gurusamy Venkatesh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chintamani B." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Kumari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetika Jaiswal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/itaa.12177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Venkatesh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fosso Wamba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Venkatesh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-025-06704-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Hathat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raja Sreedharan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zouadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyan Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110807" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Suthar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinil Persis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2023.2211551" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsul Islam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jasim Uddin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-09-2023-0377" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbin Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Kumar Paul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-05842-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alkaraan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elmarzouky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hussainey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3665" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Hudnurkar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhas Suresh Ambekar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali Bhattacharya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-07-2023-0438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eias Ai Humdan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masud Behina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayakumar Bharathi S" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Perdana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T S Vivekanand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V G Venkatesh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2321291" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyu Tu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-05-2023-0191" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Zheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-09-2021-0456" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chandiran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramasubramaniam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2022.10.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.135988" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Liboni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Cezarino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.R. Alves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Chiappetta Jabbour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-022-00549-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeble" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nagarajan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12063-022-00295-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Umamaheswaran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semila Fernandes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivyasree Avula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10437-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVCM.2023.133076" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benchekroun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dkhissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Persis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manimuthu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.3691" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T.C. Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Bharathi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramasubramanian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05556-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Hathat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zouadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Sreedharan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3436" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deakins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamble" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLM-04-2021-0247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dhyankumar Chellappa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muthurathinasapathy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04956-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gupta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108815" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Uddin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Sakalayen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104092" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433890v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arunmozhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.134862" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Venkatesh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fosso Wamba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJPDLM-05-2023-550" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-em-normandie.archives-ouvertes.fr/hal-04292677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Gningue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Bedoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2023.2236101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2147237" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkaraan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elmarzouky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hussainey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2022.122187" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goerlandt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.M.H. Sakalayen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105531" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435444v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Koppiahraj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bathrinath" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-03946-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ajwani-Ramchandani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishir Kumar Jha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2022.100098" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Karuppiah" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sankaranarayanan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Ali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-023-03779-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433888v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chandrasekaran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218927523500128" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ghouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Akhtar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ashraf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arsenyan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2023.3316119" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh Mani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Kamble" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2022.3174782" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arisian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102864" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1910361" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raghuram" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-06-2021-0191" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445118v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arthanari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-06-2020-0238" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04445029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Albitar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121423" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452852v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tiep Le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.V. Vo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.133875" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444814v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04846-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435625v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C.L. Koh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1988750" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Panda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Swar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.103066" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tippu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saravanasankar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567249.2022.2084184" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04444816v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04758-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalan Mujahid Ghouri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhilun Jiao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120551" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belhadi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin S. Kamble" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108136" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455597v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Panda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2020.102394" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dheeraj Sharma" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amol Singh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-021-04343-2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455594v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deakins" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2021.108038" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04455589v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln C. Wood" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farooque" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2021.07.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013799v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jinil Persis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathrinath Sankaranarayanan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126871" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457149v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Y. Zhong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farooque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104512" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/TRANSPORTATIONJ.59.3.0215" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SCM-07-2019-0251" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482085v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Khan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Srivastava" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218495820500089" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bag" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luthra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yadav" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-06-2019-0124" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457130v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirish Jeble" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manju Singh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BIJ-03-2019-0102" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457147v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.101896" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993587v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tripathy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemachandra Padhan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sukumaran Nair" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-4330-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423911v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ranjan Chatterjee" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1386-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447271v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Chandra Pant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Panday" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Pant Shukla" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiba Parhi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-6715-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Tripathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayalakshmi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458213v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Kothmire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.S. Nair" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-774-720231003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458214v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04458224v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-80455-774-720231011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foropon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>