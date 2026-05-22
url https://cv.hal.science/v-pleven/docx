--- v0 (2026-03-30)
+++ v1 (2026-05-22)
@@ -629,480 +629,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire de reconversion et tensions identitaires : Analyse du cas de Céline, aide-soignante en formation infirmière</w:t>
+                <w:t xml:space="preserve">Présentation de la théorie du traumatisme infirmier de K. Foli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pleven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Mar 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Dialogues nomades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARSI, May 2025, Bellevaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377071v1</w:t>
+                <w:t xml:space="preserve">hal-05377105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand témoin de la profession infirmière, présentation du parcours de chercheuse</w:t>
+                <w:t xml:space="preserve">Parcours de vie : renouvellements, appropriations des méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pleven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des infirmières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JDI, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude du PRT5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Nov 2025, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377165v1</w:t>
+                <w:t xml:space="preserve">hal-05377083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogical Aspects of Student Nursing Dropout</w:t>
+                <w:t xml:space="preserve">Trajectoire de reconversion et tensions identitaires : Analyse du cas de Céline, aide-soignante en formation infirmière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pleven</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESREA triennial conference Dialogue in and through adult education and learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESREA_ University of Karlova, Prague, Sep 2025, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée d'étude RESIDOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESIDOC, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294937v1</w:t>
+                <w:t xml:space="preserve">hal-05377056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de reconversion et tensions identitaires : Analyse du cas de Céline, aide-soignante en formation infirmière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pleven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude RESIDOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESIDOC, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Mar 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377056v1</w:t>
+                <w:t xml:space="preserve">hal-05377071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la théorie du traumatisme infirmier de K. Foli</w:t>
+                <w:t xml:space="preserve">Grand témoin de la profession infirmière, présentation du parcours de chercheuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pleven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues nomades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARSI, May 2025, Bellevaux, France</w:t>
+              <w:t xml:space="preserve">Journée des infirmières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JDI, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377105v1</w:t>
+                <w:t xml:space="preserve">hal-05377165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de vie : renouvellements, appropriations des méthodes</w:t>
+                <w:t xml:space="preserve">Dialogical Aspects of Student Nursing Dropout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pleven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Pentecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude du PRT5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Nov 2025, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">11th ESREA triennial conference Dialogue in and through adult education and learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREA_ University of Karlova, Prague, Sep 2025, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377083v1</w:t>
+                <w:t xml:space="preserve">hal-05294937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation cheminement d'une thèse en SEF sur les abandons de formation en études d'infirmière</w:t>
               </w:r>
@@ -2087,51 +2087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Merlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pleven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.161.0018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450g" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doumen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.05.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marconnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.05.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Merlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pleven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.161.0018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121845v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pentecouteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1450g" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Doumen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.05.011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marconnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Auger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2024.05.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>