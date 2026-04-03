--- v0 (2026-03-07)
+++ v1 (2026-04-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vincent thomy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ProfessorUniversity of LilleFaculty of Sciences & Technologies Electronics, Electrical, and Automatics Science & Engineering DepartmentBioMEMS Group - IEMN UMR CNRS 8520 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0609-4928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05984776X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ProfessorUniversity of LilleDirector of Doctoral Studies -Doctoral School ENGSYSFaculty of Sciences & Technologies Electronics, Electrical, and Automatics Science & Engineering DepartmentBioMEMS Group - IEMN UMR CNRS 8520Cité Scientifique - Avenue Poincaré, BP 60069 59652 Villeneuve d'Ascq Cedex - FRANCEtel 00 33 (0)3 20 19 79 50</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visible-Opaque Infrared-Modulator Fabric for Human Body Thermoregulation at Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11, pp.9826 - 9835. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c10457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Microstructured Photonic Membrane for Passive Heating Textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh-Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (36), pp.40922-40929. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-decorated porous silicon for the bimodal detection of DMMP, a sarin simulant, by FT-IR spectroscopy and matrix-free laser desorption ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Raiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Piratesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.115034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-IR detection of DMMP on TiO 2 -Modified Porous Silicon Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Raiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.102363. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.102363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stable fluorine-free slippery liquid infused surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, Part A, pp.103296. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect nanoscale characterization of polymer photoresist wetting using ultra-high frequency acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (10), pp.105967. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acfa45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-hydrophobic biomimetic transparent bilayer thin film deposited by atmospheric pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, part A, pp.103398. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction dynamics of elasto-inertial turbulence in Taylor–Couette flow of viscoelastic fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2246), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2022.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque scaling at primary and secondary bifurcations in a Taylor–Couette flow of suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937, pp.A2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Design for a High‐Performance Indoor Radiative Heating Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (10), pp.2101738. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202101738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on surface modifications mitigating dairy fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.4324 - 4366. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low impedance and highly transparent microelectrode arrays (MEA) for in vitro neuron electrical activity probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Susloparova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Halliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Begard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 327, pp.128895. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.128895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical multilayer structures based on porous silicon layers for mid-infrared applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Raiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.1921-1930. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.396343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal treatment on the neuronal cell biocompatibility of SU-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Baëtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Begard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101073. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optimization of high frequency ZnO transducers for both longitudinal and shear emission: application of viscosity measurement using ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Zaaroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.1428-1435. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj0506173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer photonic crystal membrane for thermo-regulating textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.9855. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SiO2 particles in polyethylene textile membrane for indoor personal heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1968. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10101968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure plasma hydrophobic silane-based coating to limit dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR B2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, GDR B2I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic surface modifications of stainless steel targeting dairy fouling mitigation and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.32-38. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the refractive properties of 1D and 2D photonic crystal polycrystalline silicon-based membranes in the MIR frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gidik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (20), pp.205101. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab085d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallized SU-8 thin film patterns on stretchable PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Baëtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (9), pp.095009. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/ab307f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of new transparent MEAs made from pure PEDOT:PSS and their optical/electrical properties for neurons' activity assessment in the frame of Alzheimer disease case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Susloparova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fncel.2018.38.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking effects in squashable and stretchable thin metal films on PDMS for flexible microsystems and electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Baëtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27798-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling biomimetic liquid-infused stainless steel: application to rairy industrial processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (31), pp.26565-26573. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b06709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting characterization of high aspect ratio nanostructures by gigahertz acoustic reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split and flow : reconfigurable capillary connection for digital microfluidic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14,, pp.3589-3593. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4LC00650J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-nanostructured silicon based superomniphobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Nhung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 416, pp.280-288. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des fluides aux échelles microscopiques pour l'ingénierie des microsystèmes : fabrication et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Eddine Bourzgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, 0002, 7 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency acoustic for nanostructures wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.7601-7608. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5013395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of superhydrophobic and highly oleophobic silicon-based surfaces via electroless etching method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Nhung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 295, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From micro to nano reentrant structures: hysteresis on superomniphobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 291 (2), pp.409-415. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00396-012-2750-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-(de)wetting on superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.13346-13351. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la4026848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the anti-biofouling properties of graphene oxide aqueous solutions by electrowetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.12355-12360. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA12576A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrowetting on functional fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Dibao-Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.492-497. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM26295A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet transport by electrowetting : lets get rough !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonsson-Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-013-1149-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic tracking of Cassie to Wenzel wetting transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (43), pp.13129-13134. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la402481b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of silicon nanostructures using metal-assisted etching in NaBF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210, pp.2178-2182. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201330035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting proteins biofouling using graphene oxide in droplet-based microfluidic microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1601-1604. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2LC21279J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity surface-assisted laser desorption/ionization mass spectrometry for peptide enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.5527-5532. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2AN35803D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zipping effect on omniphobic surfaces for controlled deposition of minute amounts of fluid or colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.1229-1236. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201101895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the state of a droplet on a micro-textured silicon wafer using ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (10), pp.104908. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4767223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWOD driven cleaning of bioparticles on hydrophobic and superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jönsson-Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.490-496. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0LC00203H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitive matrix-free mass spectrometry analysis of peptides using silicon nanowires-based digital microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (9), pp.1620-1628. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0LC00716A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Droplets on Superomniphobic Zinc Oxide Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.389-395. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2035032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact angle hysteresis origins: investigation on super-omniphobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (19), pp.9380-9387. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1SM05832K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des fluides aux échelles microscopiques pour l'ingénierie des microsystèmes : l'apprentissage par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Brendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Bourzgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.0001-1-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of biosensing performance in a droplet-based bioreactor by in situ microstreaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.011102-1-5. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3310930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrowetting and droplet impalement experiments on superhydrophobic multiscale structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Blossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 146, pp.125-139. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b925544c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering sticky superomniphobic surfaces on transparent and flexible PDMS substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (22), pp.17242-17247. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la103462z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme resistance of superhydrophobic surfaces to impalement : reversible electrowetting related to the impacting/bouncing drop test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.3321-3321. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la900144d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible electrowetting on superhydrophobic double-nanotextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.6551-6558. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la803756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To grate a liquid into tiny droplets by its impact on a hydrophobic microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (25), pp.254102. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3275709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric Granular Ripple Patterns in a Capillary Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.054501. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.054501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme resistance of superhydrophobic surfaces to impalement : reversible electrowetting related to the impacting/bouncing drop test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (19), pp.11203-11208. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801268v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric Ripples in a Capillary Tube, the Effect of Microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgravity Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3-4), pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic microstreaming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.746-750. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability switching techniques on superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.577-596. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11671-007-9102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible electrowetting on superhydrophobic silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.813-817. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl062606c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric ripples in a capillary tube, the effect of micro gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgravity Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeping, walking and jumping drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (9), pp.091111. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2775412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.60-64. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-resistant SU-8 microchannels for monolithic porous structure integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Chuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (10), pp.2211-2219. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated microfabricated systems including a purification module and an on-chip nano electrospray ionization interface for biological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1071 (1-2), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2004.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric sensor for temperature control of food processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.772-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated microfluidics based on multi-layered SU-8 for mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (4), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/14/4/024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of planar applicators for microwave thermotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.3036-3042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control by microwave radiometry with narrow bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for synthetic super non-wetting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 144 p., 2014, Engineering &amp; Materials Science/Nanotechnology/Nanomaterials, ISBN 978-1-84821-579-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique digitale, électromouillage et surfaces superhydrophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leray J.L., Boudenot J.C., Gautier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La micro-nano électronique, enjeux et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS ÉDITIONS, pp.249-252, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de température par radiométrie micro-onde dans le domaine de l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes et microsystèmes pour la caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, Paris, France, pp.341-348, 2001, 2-7462-0209-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercooling droplets on environmentally-friendly biomimetic anti-icing surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPLETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimétisme, Bio-inspiration et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BIOMIM - 2088, Oct 2024, Saint- Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules solides et instabilités élasto-inertielles en écoulement de Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic coatings to mitigate dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat exchanger fouling &amp; cleaning conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lorient (56100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infused textured polymer surface withstands harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third international conference on nature inspired surface engineering (NISE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Sciences (AIS), Nov 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic coatings to mitigate dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biofouling et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité élasto-inertielle de suspensions viscoélastiques en écoulement de Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering of stainless steel for dairy fouling management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dourgaparsad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Inspired Creativity Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Wetting Transition and Pattern Collapse During the Drying Process of Deep Trench Isolation Structures Using Ultra-high Frequency Acoustic Waves and SEM Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des bifurcations primaires et secondaires de suspensions en écoulement de Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25emes Rencontres du non-linéaire 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biomimetic coatings to mitigate dairy fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces imprégnées transparentes non fluorées: étude de leur propriété de glissement après contraintes de cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures wetting evaluation using ultra high frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO conference 12002, Oxide-based Materials and Devices XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.58, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2620992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering of stainless steel to limit dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Zapiain Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de rétention d’huile de surfaces élastomères imprégnées sous conditions de vent extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure plasma superhydrophobic bilayer coatings to limit dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlasmaTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona (online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of laser manufacturing conditions to improve oil retention of slippery liquid-infused surfaces Réseau OPAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J Zapiain Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ablation laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biomimetic coatings to mitigate dairy fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intl. Symp. on Sustainable Surface and Interface Engineering: Coatings for Extreme Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic thermoregulatory photonic crystal fabric for personal thermal management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polydimethylsiloxane micro-channels application for the study of dynamic wetting of nano-etched silicon surfaces based on acoustic characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Ultra Clean Processing of Semiconductor Surfaces, UCPSS 2021, Session 6 - Wet processing in narrow spaces and pattern collapse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. pp.143-149, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.314.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de bifurcation dans une suspension complexe pour un écoulement de Taylor-Couette en géométrie confinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical multilayer structures based on porous silicon layers for mid-infrared applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Nano TeraMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of laser manufacturing conditions to improve lubricant retention of slippery liquid-infused surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santino Jesulin Zapiain Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées plénières GDR B2i 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering of stainless steel to limit dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Zapiain Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFHN (Food Science &amp; Human Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Photonic Crystal Membrane for Human Body Thermoregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Device Technologies and Applications, SENSORDEVICES 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dimethyl methylphosphonate (DMMP), a Sarin simulant, by FT-IR and SALDI-MS on decorated porous silicon layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Raiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SCOPe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of photonic crystal textile in the mid infrared for thermoregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Textile Conference on Textiles at the Crossroads, AUTEX 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic approaches targeting dairy fouling mitigation of stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of stainless steel targeting dairy fouling mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'interfaces, de fluides et détection de défauts micro/nanométriques par méthodes acoustiques hautes fréquences intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting characterization of high aspect ratio nanostructures by gigahertz acoustic reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Ultrasonics, ICU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapore, Singapore. pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Trench Isolation and Through Silicon Via Wetting Characterization by High-Frequency Acoustic Reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Broussous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Ultra Clean Processing of Semiconductor Surfaces (UCPSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Knokke, Belgium. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.255.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting performance on patterned substrates : experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Armini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partners Technical Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon based superomniphobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Assemblée Générale du GdR Nanofils Semiconducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Martin-de-Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide nanosheets for preventing biofouling in lab-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of GDR-I Graphene and Nanotubes : Science and Applications, GNT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Guidel-Plages, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique digitale et surfaces superhydrophobes pour laboratoires sur puce : application à l'analyse par spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Ingénierie et STIC pour la Santé de l'Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Inhibiting biofouling in EWOD device for SPR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Frontiers in Biological Detection, PLASMOBIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hystérésis sur surfaces superomniphobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro Nano Systèmes-Micro Nano Fluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration/separation of cryptosporidium oocysts by on-chip hybrid AC-electrokinetics for digital microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lejard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vlandas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Okinawa, Japan. paper T.3.77, 1084-1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobicity and graphene oxide nano-sheets to prevent biofouling in EWOD based lab-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting on Electrowetting, EW8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobicity and graphene oxide nanosheets to prevent biofouling in EWOD based lab-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim Meeting on Electrochemical and Solid-State Science, PRiME 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honolulu, HI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- et nano-technologies pour biocapteurs à base de résonance plasmonique de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Danze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Habraken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion Annuelle de l'Institut Thématique Multi-Organismes Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la microfluidique par la simulation, la réalisation et la caractérisation de microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Eddine Bourzgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées Pédagogiques CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint Malo, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital microfluidic on superhydrophobic surfaces for high sensitive mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSIRO Advanced Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Melbourne, Victoria, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of superomniphobic silicon nanowire surfaces with high robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Days on Nanowires and Applications, GDR 2974</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invité] Microfluidique : déplacement et mélange de gouttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet based lab-on-chip microfluidic microsystems for high sensitive mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Surface Modification for Chemical and Biochemical Sensing, SMCBS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lochow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Lab-on-chip based on silicon nanowires : application to mass spectrometry analysis of small molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Plenary Workshop of GdR Nanofils Semiconducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital microfluidic on superhydrophobic surfaces for high sensitive mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drobrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nanofluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EWOD driven millimeter-wave phase shifter using a movable ultrasoft metalized PDMS ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Orlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Solid-State Sensors, Actuators and Microsystems, TRANSDUCERS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.522-525, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWOD-based micromixing for fast protein sensing using SPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maalouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics, µFlu'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. CD-ROM, paper 10-207, 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de surfaces superomniphobes sur silicium micro et nanostructuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.CD-ROM, Session Matériaux 3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering superomniphobic surfaces on PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Communes du GDR Micro et Nano Fluidique et du Club Micro Capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France. pp.17242-17247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog-to-digital and digital-to-analog microfluidic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Senez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Communes du GDR Micro et Nano Fluidique et du Club Micro Capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of omniphobic nanostructured silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Anniversary World Congress on Biosensors, Biosensors 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering artificial omniphobic surfaces at different scales: from nanostructures on silicon to microstructures on PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 146: Wetting Dynamics of Hydrophobic and Structured Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Richmond, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced impalement of liquids by drop impacts on non wetting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association, Interfacial Fluid Dynamics and Processes, IMA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silicon nanostructures in AgNO3/NaBF4 aqueous solution : application to the preparation of superhydrophobic and oleophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Communes du GDR Micro et Nano Fluidique et du Club Micro Capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave-induced microstreaming in droplets for the enhancement of biosensing performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels FEDSM2010-ICNMM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Canada. Paper number 30966, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated SPR sensor to detect biomolecules EWOD device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maalouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Communes du GDR Micro et Nano Fluidique et du Club Micro Capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering « slippy » superomniphobic surfaces on PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics, µFlu'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWOD lab-on-chip for mass spectrometry and fluorescence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drobrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Miniaturized Systems for Chemistry and Life Sciences, µTAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Netherlands. pp.Electronic Technical Digest, Session M7H, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering superomniphobic surfaces on PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.CD-ROM, Session Matériaux 1, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-raindrops fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 146 : Wetting Dynamics of Hydrophobic and Structured Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Richmond, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification chimique de nanofils de silicium pour la capture spécifique de peptides et l'analyse en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales du Réseau Doctoral de Microélectronique, JNRDM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewod displacement on patterned superhydrophobic silicon nanowires surface : lab-on-chip for direct mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukkerroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales du Réseau Doctoral de Microélectronique, JNRDM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog to digital microfluidic converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Milan, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog to digital microfluidic converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Senez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Milan, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro ripples, sand ripples and their universal wavelength scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EUROMECH Fluid Mechanics Conference, EFMC7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWOD displacement on patterned superhydrophobic silicon nanowires surface : lab-on-chip for direct mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics, MicroFlu'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy. CDROM, µFLU08-135, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of micro-droplets by the impact of a drop on a hydrophobic micro-grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics (μFlu'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Flow regimes of micrometric ripples in a capillary channel in micro gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Scientific Assembly of the Committee on Space Research and Associated Events, COSPAR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between reversible electrowetting and impacting/bouncing drop test on superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics, MicroFlu'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bologna, Italy. CDROM, µFLU08-115, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic surface acoustic wave system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.1670-1672, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobic surfaces : from irreversible to reversible electrowetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Madjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.1043-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave µstreaming to enhance biosensing in a droplet-based µTAS plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.294-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave : micro-streaming in droplet to enhance biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétecteur à plasmon de surface couplé à une plateforme microfluidique d'onde acoustique de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobic surface enabling reversible electrowetting and mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Shenyang International Colloquium on Microfluidics, SICOM I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, China. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced spatial resolution of MALDI images using silicon masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobic surface for a total reversible electrowetting effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of cells based biochips for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-BIOTECH Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanowires for EWOD actuation and matrix-free mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée C'nano Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced protein capture by ultrafast SAW droplet micromixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tabourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.651-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface as EWOOD counter electrode for matrix-free mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une imagerie par spectrométrie de masse clinique à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations en Protéomique, 1ères rencontres du MASTER Protéomique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée André Verbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics and nanotechnology : detection of proteins expressed by isolated cancerous cells on a chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2005 Nanobiotechnology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF : innovations et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Symposium of Analytical Chemistry and Biology : from molecule to proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de microfluidique EWOD en technologie multi-matériaux pour microsystème à vocation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of temperature by microwave radiometry in medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Progress in Electromagnetics Research Symposium, PIERS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nanjing, China. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résine photolithographiable SU-8 aspects chimiques et technologiques de la fabrication de microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymérisations sous Rayonnement, PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and solvents resistant microsystem for monolithic column integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th IUPAC International Symposium on Macromolecules - World Polymer Congress MACRO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique pour l'analyse des protéines exprimées par des cellules cancéreuses isolées sur un microréseau d'immobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hondermarck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement de microvolumes de liquides dans des microsystèmes à vocation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un applicateur planaire de type fente annulaire pour thermothérapie microonde à 434 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.315-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel applicateur planaire pour thermothérapie microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Nationales Microondes, JNM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France. pp.122-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pompe à actuation thermique appliquée à la microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature measurement by radiometry in medical or industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-International Symposium on Microwave Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical antenna for medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the International Union of Radio Science, URSI 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of planar annular applicators for microwave thermotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE MTT-S International Microwave Symposium Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Seattle, WA, United States. pp.1771-1774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antenna-sensor for temperature control by microwave radiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Conference on Sensors, SENSORS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, FL, United States. pp.1308-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave heating in medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Microwave Science and its Application to Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling by FDTD of planar annular applicators used for heating in medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the International Union of Radio Science, URSI 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands. pp.1374-1377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de température par radiométrie micro-onde dans le domaine de l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Interdisciplinaire en Instrumentation, C2I'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature sensor for measurement and control of temperature by microwave radiometry in medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE MTT-S International Microwave Symposium Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Phoenix, AZ, United States. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'applicateurs planaires de type fente annulaire pour thermothérapie micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TELECOM 2001 &amp; 2èmes Journées Franco-Maghrebines des Microondes et leurs Applications, JFMMA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control without contact by narrow bandwidth microwave radiometry for food processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd World Congress on Microwave &amp; Radio Frequency Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de contrôle de température sans contact : application au domaine de l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.685-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the design and modelization of planar applicators for microwave hypothermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress of Hyperthermic Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Kyong-Ju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biomimetic anti-icing for second generation refrigerating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants (UMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Optimization of laser manufacturing conditions to improve lubricant retention of slippery liquid-infused surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC GEPROC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Cleaning Slippery Infused Surfaces for Dairy Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoFluidics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biomimetic surfaces for food antifouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC UGePE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks useful for MALDI imaging of tissue sections, processes of manufacture and uses thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2007128751 (A2). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du confort thermique : Exemple d'application des microtechnologies pour le textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Journée Technologique, ClubTex (CETI Tourcoing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microtechnologies au service de la transition énergétique à l’échelle humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lheurette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Design Capital 2020, atelier économie circulaire, Lille Métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de dispositifs radiométriques pour la mesure de température : application aux domaines industriel et médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId515"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vincent thomy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ProfessorUniversity of LilleFaculty of Sciences & Technologies Electronics, Electrical, and Automatics Science & Engineering DepartmentBioMEMS Group - IEMN UMR CNRS 8520 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0609-4928</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05984776X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ProfessorUniversity of LilleDirector of Doctoral Studies -Doctoral School ENGSYSFaculty of Sciences & Technologies Electronics, Electrical, and Automatics Science & Engineering DepartmentBioMEMS Group - IEMN UMR CNRS 8520Cité Scientifique - Avenue Poincaré, BP 60069 59652 Villeneuve d'Ascq Cedex - FRANCEtel 00 33 (0)3 20 19 79 50</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visible-Opaque Infrared-Modulator Fabric for Human Body Thermoregulation at Low Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11, pp.9826 - 9835. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c10457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-Based Microstructured Photonic Membrane for Passive Heating Textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh-Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (36), pp.40922-40929. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c02006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper-decorated porous silicon for the bimodal detection of DMMP, a sarin simulant, by FT-IR spectroscopy and matrix-free laser desorption ionization mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Raiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Piratesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.115034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FT-IR detection of DMMP on TiO 2 -Modified Porous Silicon Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Raiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42, pp.102363. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.102363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly stable fluorine-free slippery liquid infused surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, Part A, pp.103296. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect nanoscale characterization of polymer photoresist wetting using ultra-high frequency acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (10), pp.105967. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acfa45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction dynamics of elasto-inertial turbulence in Taylor–Couette flow of viscoelastic fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2246), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2022.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-hydrophobic biomimetic transparent bilayer thin film deposited by atmospheric pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Supiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, part A, pp.103398. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torque scaling at primary and secondary bifurcations in a Taylor–Couette flow of suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 937, pp.A2. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Design for a High‐Performance Indoor Radiative Heating Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (10), pp.2101738. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admt.202101738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review on surface modifications mitigating dairy fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Françolle Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (5), pp.4324 - 4366. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low impedance and highly transparent microelectrode arrays (MEA) for in vitro neuron electrical activity probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Susloparova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Halliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Begard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morvane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 327, pp.128895. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.128895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical multilayer structures based on porous silicon layers for mid-infrared applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Raiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (8), pp.1921-1930. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.396343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal treatment on the neuronal cell biocompatibility of SU-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Baëtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Begard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101073. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optimization of high frequency ZnO transducers for both longitudinal and shear emission: application of viscosity measurement using ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Zaaroura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (6), pp.1428-1435. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj0506173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer photonic crystal membrane for thermo-regulating textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.9855. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SiO2 particles in polyethylene textile membrane for indoor personal heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1968. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10101968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic surface modifications of stainless steel targeting dairy fouling mitigation and bacterial adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 113, pp.32-38. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2018.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the refractive properties of 1D and 2D photonic crystal polycrystalline silicon-based membranes in the MIR frequency range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gidik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (20), pp.205101. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab085d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallized SU-8 thin film patterns on stretchable PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Baëtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (9), pp.095009. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6439/ab307f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure plasma hydrophobic silane-based coating to limit dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR B2I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, GDR B2I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking effects in squashable and stretchable thin metal films on PDMS for flexible microsystems and electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Baëtens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Pallecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-27798-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of new transparent MEAs made from pure PEDOT:PSS and their optical/electrical properties for neurons' activity assessment in the frame of Alzheimer disease case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Susloparova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alibart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/conf.fncel.2018.38.00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling biomimetic liquid-infused stainless steel: application to rairy industrial processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (31), pp.26565-26573. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b06709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting characterization of high aspect ratio nanostructures by gigahertz acoustic reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des fluides aux échelles microscopiques pour l'ingénierie des microsystèmes : fabrication et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Eddine Bourzgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, 0002, 7 p. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency acoustic for nanostructures wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.7601-7608. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5013395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-nanostructured silicon based superomniphobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Nhung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 416, pp.280-288. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split and flow : reconfigurable capillary connection for digital microfluidic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14,, pp.3589-3593. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4LC00650J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of superhydrophobic and highly oleophobic silicon-based surfaces via electroless etching method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Nhung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 295, pp.38-43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.12.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the anti-biofouling properties of graphene oxide aqueous solutions by electrowetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.12355-12360. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA12576A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrowetting on functional fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Dibao-Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuyuan Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.492-497. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM26295A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of silicon nanostructures using metal-assisted etching in NaBF4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T.P. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210, pp.2178-2182. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201330035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet transport by electrowetting : lets get rough !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonsson-Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-013-1149-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic tracking of Cassie to Wenzel wetting transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (43), pp.13129-13134. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la402481b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From micro to nano reentrant structures: hysteresis on superomniphobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloid and Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 291 (2), pp.409-415. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00396-012-2750-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-(de)wetting on superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.13346-13351. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la4026848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zipping effect on omniphobic surfaces for controlled deposition of minute amounts of fluid or colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (8), pp.1229-1236. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201101895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity surface-assisted laser desorption/ionization mass spectrometry for peptide enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137, pp.5527-5532. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2AN35803D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the state of a droplet on a micro-textured silicon wafer using ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (10), pp.104908. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4767223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting proteins biofouling using graphene oxide in droplet-based microfluidic microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1601-1604. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2LC21279J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWOD driven cleaning of bioparticles on hydrophobic and superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jönsson-Niedziolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.490-496. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0LC00203H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitive matrix-free mass spectrometry analysis of peptides using silicon nanowires-based digital microfluidic device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (9), pp.1620-1628. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0LC00716A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Droplets on Superomniphobic Zinc Oxide Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.389-395. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2035032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact angle hysteresis origins: investigation on super-omniphobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (19), pp.9380-9387. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1SM05832K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des fluides aux échelles microscopiques pour l'ingénierie des microsystèmes : l'apprentissage par la simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Brendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Bourzgui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.0001-1-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of biosensing performance in a droplet-based bioreactor by in situ microstreaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomicrofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.011102-1-5. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3310930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering sticky superomniphobic surfaces on transparent and flexible PDMS substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (22), pp.17242-17247. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la103462z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrowetting and droplet impalement experiments on superhydrophobic multiscale structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Blossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 146, pp.125-139. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b925544c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme resistance of superhydrophobic surfaces to impalement : reversible electrowetting related to the impacting/bouncing drop test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.3321-3321. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la900144d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible electrowetting on superhydrophobic double-nanotextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25, pp.6551-6558. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la803756f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To grate a liquid into tiny droplets by its impact on a hydrophobic microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (25), pp.254102. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3275709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric Granular Ripple Patterns in a Capillary Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100, pp.054501. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.054501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00290832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme resistance of superhydrophobic surfaces to impalement : reversible electrowetting related to the impacting/bouncing drop test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (19), pp.11203-11208. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la801268v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible electrowetting on superhydrophobic silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.813-817. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl062606c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric ripples in a capillary tube, the effect of micro gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgravity Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wettability switching techniques on superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.577-596. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11671-007-9102-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic microstreaming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.746-750. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric Ripples in a Capillary Tube, the Effect of Microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microgravity Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3-4), pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creeping, walking and jumping drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (9), pp.091111. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2775412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure-resistant SU-8 microchannels for monolithic porous structure integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Chuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (10), pp.2211-2219. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/10/039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.60-64. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200603009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated microfabricated systems including a purification module and an on-chip nano electrospray ionization interface for biological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1071 (1-2), pp.213-222. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2004.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric sensor for temperature control of food processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.772-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated microfluidics based on multi-layered SU-8 for mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (4), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/14/4/024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of planar applicators for microwave thermotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50, pp.3036-3042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control by microwave radiometry with narrow bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies for synthetic super non-wetting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 144 p., 2014, Engineering &amp; Materials Science/Nanotechnology/Nanomaterials, ISBN 978-1-84821-579-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique digitale, électromouillage et surfaces superhydrophobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leray J.L., Boudenot J.C., Gautier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La micro-nano électronique, enjeux et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS ÉDITIONS, pp.249-252, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de température par radiométrie micro-onde dans le domaine de l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes et microsystèmes pour la caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, Paris, France, pp.341-348, 2001, 2-7462-0209-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercooling droplets on environmentally-friendly biomimetic anti-icing surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DROPLETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liège (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bas Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomimétisme, Bio-inspiration et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR BIOMIM - 2088, Oct 2024, Saint- Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particules solides et instabilités élasto-inertielles en écoulement de Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lorient (56100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic coatings to mitigate dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat exchanger fouling &amp; cleaning conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infused textured polymer surface withstands harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The third international conference on nature inspired surface engineering (NISE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Sciences (AIS), Nov 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic coatings to mitigate dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biofouling et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité élasto-inertielle de suspensions viscoélastiques en écoulement de Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering of stainless steel for dairy fouling management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dourgaparsad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Inspired Creativity Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces imprégnées transparentes non fluorées: étude de leur propriété de glissement après contraintes de cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures wetting evaluation using ultra high frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO conference 12002, Oxide-based Materials and Devices XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States. pp.58, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2620992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biomimetic coatings to mitigate dairy fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Wetting Transition and Pattern Collapse During the Drying Process of Deep Trench Isolation Structures Using Ultra-high Frequency Acoustic Waves and SEM Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714740v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale des bifurcations primaires et secondaires de suspensions en écoulement de Taylor-Couette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25emes Rencontres du non-linéaire 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de rétention d’huile de surfaces élastomères imprégnées sous conditions de vent extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lippert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering of stainless steel to limit dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Zapiain Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure plasma superhydrophobic bilayer coatings to limit dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PlasmaTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona (online), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polydimethylsiloxane micro-channels application for the study of dynamic wetting of nano-etched silicon surfaces based on acoustic characterization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neyens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Ultra Clean Processing of Semiconductor Surfaces, UCPSS 2021, Session 6 - Wet processing in narrow spaces and pattern collapse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Unknown Region. pp.143-149, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.314.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical multilayer structures based on porous silicon layers for mid-infrared applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Meziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Nano TeraMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature de bifurcation dans une suspension complexe pour un écoulement de Taylor-Couette en géométrie confinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Moazzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Amir Bahrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e rencontre du non-linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of laser manufacturing conditions to improve lubricant retention of slippery liquid-infused surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santino Jesulin Zapiain Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées plénières GDR B2i 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering of stainless steel to limit dairy fouling adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Zapiain Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFHN (Food Science &amp; Human Nutrition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biomimetic coatings to mitigate dairy fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intl. Symp. on Sustainable Surface and Interface Engineering: Coatings for Extreme Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic thermoregulatory photonic crystal fabric for personal thermal management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of laser manufacturing conditions to improve oil retention of slippery liquid-infused surfaces Réseau OPAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J Zapiain Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Azevedo-Scudeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Ablation laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Photonic Crystal Membrane for Human Body Thermoregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Sensor Device Technologies and Applications, SENSORDEVICES 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dimethyl methylphosphonate (DMMP), a Sarin simulant, by FT-IR and SALDI-MS on decorated porous silicon layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Raiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SCOPe 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of photonic crystal textile in the mid infrared for thermoregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Korovin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Treizebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Textile Conference on Textiles at the Crossroads, AUTEX 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomimetic approaches targeting dairy fouling mitigation of stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of stainless steel targeting dairy fouling mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'interfaces, de fluides et détection de défauts micro/nanométriques par méthodes acoustiques hautes fréquences intégrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nongaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting characterization of high aspect ratio nanostructures by gigahertz acoustic reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Ultrasonics, ICU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Singapore, Singapore. pp.413-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Trench Isolation and Through Silicon Via Wetting Characterization by High-Frequency Acoustic Reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Virgilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Broussous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Ultra Clean Processing of Semiconductor Surfaces (UCPSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Knokke, Belgium. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.255.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Acoustic Reflectometry for Solid/Liquid Interface Characterization: Application to Droplet Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizhe Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Debavelaere-Callens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon based superomniphobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Assemblée Générale du GdR Nanofils Semiconducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Martin-de-Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene oxide nanosheets for preventing biofouling in lab-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of GDR-I Graphene and Nanotubes : Science and Applications, GNT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Guidel-Plages, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting performance on patterned substrates : experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pourtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Armini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partners Technical Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration/separation of cryptosporidium oocysts by on-chip hybrid AC-electrokinetics for digital microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lejard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vlandas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Okinawa, Japan. paper T.3.77, 1084-1086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobicity and graphene oxide nano-sheets to prevent biofouling in EWOD based lab-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting on Electrowetting, EW8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobicity and graphene oxide nanosheets to prevent biofouling in EWOD based lab-on-chip devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Rim Meeting on Electrochemical and Solid-State Science, PRiME 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honolulu, HI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- et nano-technologies pour biocapteurs à base de résonance plasmonique de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vilcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Danze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Habraken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion Annuelle de l'Institut Thématique Multi-Organismes Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la microfluidique par la simulation, la réalisation et la caractérisation de microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Laurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dargent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Eddine Bourzgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées Pédagogiques CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint Malo, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Inhibiting biofouling in EWOD device for SPR applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Frontiers in Biological Detection, PLASMOBIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique digitale et surfaces superhydrophobes pour laboratoires sur puce : application à l'analyse par spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Ingénierie et STIC pour la Santé de l'Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hystérésis sur surfaces superomniphobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro Nano Systèmes-Micro Nano Fluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet based lab-on-chip microfluidic microsystems for high sensitive mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Surface Modification for Chemical and Biochemical Sensing, SMCBS'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lochow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of superomniphobic silicon nanowire surfaces with high robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Days on Nanowires and Applications, GDR 2974</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invité] Microfluidique : déplacement et mélange de gouttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital microfluidic on superhydrophobic surfaces for high sensitive mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSIRO Advanced Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Melbourne, Victoria, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'état d'une goutte d'eau sur une surface de silicium micro-texturée en utilisant deux méthodes de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Herro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Merheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Franco-Libanaises Physique et Interfaces, JFLPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Lab-on-chip based on silicon nanowires : application to mass spectrometry analysis of small molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Plenary Workshop of GdR Nanofils Semiconducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital microfluidic on superhydrophobic surfaces for high sensitive mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drobrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nanofluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EWOD driven millimeter-wave phase shifter using a movable ultrasoft metalized PDMS ground plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hage-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Orlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Solid-State Sensors, Actuators and Microsystems, TRANSDUCERS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.522-525, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog-to-digital and digital-to-analog microfluidic converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Senez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Communes du GDR Micro et Nano Fluidique et du Club Micro Capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of omniphobic nanostructured silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Anniversary World Congress on Biosensors, Biosensors 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering artificial omniphobic surfaces at different scales: from nanostructures on silicon to microstructures on PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 146: Wetting Dynamics of Hydrophobic and Structured Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Richmond, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silicon nanostructures in AgNO3/NaBF4 aqueous solution : application to the preparation of superhydrophobic and oleophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Communes du GDR Micro et Nano Fluidique et du Club Micro Capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave-induced microstreaming in droplets for the enhancement of biosensing performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels FEDSM2010-ICNMM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Canada. Paper number 30966, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced impalement of liquids by drop impacts on non wetting surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International Marangoni Association, Interfacial Fluid Dynamics and Processes, IMA5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated SPR sensor to detect biomolecules EWOD device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maalouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Communes du GDR Micro et Nano Fluidique et du Club Micro Capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering « slippy » superomniphobic surfaces on PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics, µFlu'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWOD lab-on-chip for mass spectrometry and fluorescence analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Drobrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Miniaturized Systems for Chemistry and Life Sciences, µTAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Netherlands. pp.Electronic Technical Digest, Session M7H, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-raindrops fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussion 146 : Wetting Dynamics of Hydrophobic and Structured Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Richmond, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering superomniphobic surfaces on PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.CD-ROM, Session Matériaux 1, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering superomniphobic surfaces on PDMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Harnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Communes du GDR Micro et Nano Fluidique et du Club Micro Capteurs Chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France. pp.17242-17247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de surfaces superomniphobes sur silicium micro et nanostructuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. pp.CD-ROM, Session Matériaux 3, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWOD-based micromixing for fast protein sensing using SPR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Maalouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics, µFlu'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. CD-ROM, paper 10-207, 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewod displacement on patterned superhydrophobic silicon nanowires surface : lab-on-chip for direct mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukkerroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales du Réseau Doctoral de Microélectronique, JNRDM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog to digital microfluidic converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Senez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Milan, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification chimique de nanofils de silicium pour la capture spécifique de peptides et l'analyse en spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales du Réseau Doctoral de Microélectronique, JNRDM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog to digital microfluidic converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bendriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Senez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Milan, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EWOD displacement on patterned superhydrophobic silicon nanowires surface : lab-on-chip for direct mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics, MicroFlu'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Italy. CDROM, µFLU08-135, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro ripples, sand ripples and their universal wavelength scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EUROMECH Fluid Mechanics Conference, EFMC7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of micro-droplets by the impact of a drop on a hydrophobic micro-grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics (μFlu'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Flow regimes of micrometric ripples in a capillary channel in micro gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Scientific Assembly of the Committee on Space Research and Associated Events, COSPAR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between reversible electrowetting and impacting/bouncing drop test on superhydrophobic surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics, MicroFlu'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bologna, Italy. CDROM, µFLU08-115, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface acoustic wave µstreaming to enhance biosensing in a droplet-based µTAS plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Zoueshtiagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.294-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Acoustic Wave : micro-streaming in droplet to enhance biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ducloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodétecteur à plasmon de surface couplé à une plateforme microfluidique d'onde acoustique de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pinchemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobic surfaces : from irreversible to reversible electrowetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Madjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blossey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.1043-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic surface acoustic wave system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Beaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France. pp.1670-1672, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobic surface enabling reversible electrowetting and mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Shenyang International Colloquium on Microfluidics, SICOM I 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, China. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced spatial resolution of MALDI images using silicon masks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Stauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superhydrophobic surface for a total reversible electrowetting effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of cells based biochips for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Senez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO-BIOTECH Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced protein capture by ultrafast SAW droplet micromixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tabourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.651-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon nanowires for EWOD actuation and matrix-free mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée C'nano Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured surface as EWOOD counter electrode for matrix-free mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une imagerie par spectrométrie de masse clinique à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Innovations en Protéomique, 1ères rencontres du MASTER Protéomique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée André Verbert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics and nanotechnology : detection of proteins expressed by isolated cancerous cells on a chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 2005 Nanobiotechnology III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie par spectrométrie de masse MALDITOF : innovations et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wisztorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jardin-Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ducoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Symposium of Analytical Chemistry and Biology : from molecule to proteome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de microfluidique EWOD en technologie multi-matériaux pour microsystème à vocation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of temperature by microwave radiometry in medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Progress in Electromagnetics Research Symposium, PIERS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nanjing, China. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure and solvents resistant microsystem for monolithic column integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 40th IUPAC International Symposium on Macromolecules - World Polymer Congress MACRO 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique intégrée pour le couplage d'un microcanal à une interface nanoESI : application à la protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résine photolithographiable SU-8 aspects chimiques et technologiques de la fabrication de microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymérisations sous Rayonnement, PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidique pour l'analyse des protéines exprimées par des cellules cancéreuses isolées sur un microréseau d'immobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Boukherroub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hondermarck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2ème Congrès Français de Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un applicateur planaire de type fente annulaire pour thermothérapie microonde à 434 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TELECOM 03 et 3èmes Journées Franco-Maghrébines des Microondes et leurs Applications, JFMMA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics for proteomics : continuous liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rolando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics for proteomics : discrete liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-European Workshop on Chem Micro Mechatronics Systems and Biochips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel applicateur planaire pour thermothérapie microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Nationales Microondes, JNM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France. pp.122-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SU-8 technology and monolithic columns for integration in a biological lab-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.315-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-pompe à actuation thermique appliquée à la microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.943-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement de microvolumes de liquides dans des microsystèmes à vocation biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helical antenna for medical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the International Union of Radio Science, URSI 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands. pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of planar annular applicators for microwave thermotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE MTT-S International Microwave Symposium Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Seattle, WA, United States. pp.1771-1774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antenna-sensor for temperature control by microwave radiometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Conference on Sensors, SENSORS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, FL, United States. pp.1308-1312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave heating in medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Microwave Science and its Application to Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling by FDTD of planar annular applicators used for heating in medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth General Assembly of the International Union of Radio Science, URSI 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Maastricht, Netherlands. pp.1374-1377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature measurement by radiometry in medical or industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-International Symposium on Microwave Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Takamatsu, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00148327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de température par radiométrie micro-onde dans le domaine de l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Interdisciplinaire en Instrumentation, C2I'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'applicateurs planaires de type fente annulaire pour thermothérapie micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de TELECOM 2001 &amp; 2èmes Journées Franco-Maghrebines des Microondes et leurs Applications, JFMMA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature sensor for measurement and control of temperature by microwave radiometry in medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE MTT-S International Microwave Symposium Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Phoenix, AZ, United States. pp.155-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature control without contact by narrow bandwidth microwave radiometry for food processing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd World Congress on Microwave &amp; Radio Frequency Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de contrôle de température sans contact : application au domaine de l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sozanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.685-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of the design and modelization of planar applicators for microwave hypothermia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanoverschelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pribetich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Congress of Hyperthermic Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Kyong-Ju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From passive to active polymer-based photonic membranes for thermal comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri Yarekha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des entrants IEMN 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive polymer-based photonic membrane for thermal comfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Chalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Demullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boutghatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de la Lithographie par NanoImpression, JNIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biomimetic anti-icing for second generation refrigerating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants (UMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Optimization of laser manufacturing conditions to improve lubricant retention of slippery liquid-infused surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC GEPROC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biomimetic surfaces for food antifouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Saget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coffinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC UGePE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Cleaning Slippery Infused Surfaces for Dairy Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bellayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sona Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroNanoFluidics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for high sensitivity wetting characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campistron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Toubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Piezoelectric Micro and Nano Structures and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du confort thermique : Exemple d'application des microtechnologies pour le textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Journée Technologique, ClubTex (CETI Tourcoing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microtechnologies au service de la transition énergétique à l’échelle humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lheurette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Design Capital 2020, atelier économie circulaire, Lille Métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de dispositifs radiométriques pour la mesure de température : application aux domaines industriel et médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId518"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACF4A744"/>
+    <w:nsid w:val="34554CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/v-thomy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0609-4928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05984776X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Assaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh-Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c02006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Raiah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Piratesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04774473v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.78" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101738" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;olle Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Susloparova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Begard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvane Colin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128895" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.396343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ba&#235;tens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66731-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101968" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Zouaghi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.10.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411500v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gidik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab085d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab307f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncel.2018.38.00035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27798-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Moradi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas G. Hatzikiriakos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06709" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058057v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lapierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00650J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nhung Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.10.065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J80PBX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996921v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.166" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CKNVTPH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02400582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-012-2750-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MP46R2SW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4026848" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA12576A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dibao-Dina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Tao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dufour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26295A" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsson-Niedziolka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1149-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BX3XJSM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.P. Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHZRTDS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Das" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC21279J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnyk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN35803D" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101895" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TB7L9Z7R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572653v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#246;nsson-Niedziolka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Parry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Zoueshtiagh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00203H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Melnyk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00716A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02388424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2035032" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05832K" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Brendriaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310930" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549915v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925544c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PLDFT1CN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549492v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103462z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471818v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900144d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803756f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3275709" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.054501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356899v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801268v" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pinchemel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2007.08.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1K76X9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283959v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9102-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062606c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Thomas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaudin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775412" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanoverschelde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sozanski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158150v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chive" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575803v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176171v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Florian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636328v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894730v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812002v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249337v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04154488v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dourgaparsad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moazzen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahrani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455311v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876184v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saget" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455368v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Zapiain Merino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878007v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455339v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455401v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Zapiain Merino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zouaghi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664552v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501272v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639828" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249394v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621610v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664632v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino Jesulin Zapiain Merino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387839v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504618v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pennec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korovin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882126v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moradi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173261v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moradi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823984v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.N. Nguyen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823980v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798846v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798240v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798843v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lejard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Follet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Follet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798837v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798838v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797737v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Danze" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habraken" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806632v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807649v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591404v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807635v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807637v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807647v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobrecq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799996v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orlic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969671" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568975v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maalouli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinchemel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573233v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574464v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574461v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendriaa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574459v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574458v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808176v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574490v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568974v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574462v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568963v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568973v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573232v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808192v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575732v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575731v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukkerroub" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146777v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendriaa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474107v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811718v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360423v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verbeke" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360422v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811711v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360421v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284453v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284455v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madjour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284452v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285618v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285620v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284457v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285619v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130880v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127822v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140372v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127824v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126223v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Mathe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcelle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126224v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131330v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142068v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142283v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otter" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pribetich" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142069v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142066v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hondermarck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146028v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146067v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148327v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147877v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147874v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148326v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148325v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147876v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152043v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152031v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152045v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158176v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158167v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158179v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894852v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455463v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289400v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414532v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372343v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salzet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorki" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727635v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343505v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152020v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/v-thomy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0609-4928" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05984776X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Assaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tilmant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh-Charrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c02006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Raiah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Piratesh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04774473v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendouz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Salhab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Toubal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acfa45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Moazzen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lacassagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.78" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101738" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03381692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;olle Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094481v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Susloparova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Halliez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Begard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvane Colin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128895" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.396343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Ba&#235;tens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dahmani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Zaaroura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campistron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0506173" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Korovin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66731-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10101968" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Zouaghi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.10.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viallon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gidik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab085d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ab307f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04400205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27798-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alibart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fncel.2018.38.00035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Moradi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas G. Hatzikiriakos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06709" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03560404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Virgilio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laurette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Harnois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lamant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5013395" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Nhung Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.10.065" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J80PBX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058057v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lapierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00650J" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946706v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.12.166" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CKNVTPH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA12576A" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dibao-Dina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Tao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dufour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26295A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T.P. Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201330035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHZRTDS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsson-Niedziolka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-013-1149-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4BX3XJSM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Saad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Nassar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402481b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02400582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-012-2750-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MP46R2SW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4026848" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788302v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101895" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TB7L9Z7R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobecq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN35803D" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788344v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nassar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767223" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Das" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2LC21279J" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572653v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J&#246;nsson-Niedziolka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Parry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Zoueshtiagh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00203H" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Melnyk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00716A" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02388424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2035032" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639938v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05832K" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806669v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Brendriaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310930" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103462z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549915v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925544c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PLDFT1CN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471818v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900144d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471821v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blossey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803756f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469669v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3275709" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merlen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.054501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356899v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801268v" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062606c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285704v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Thomas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283959v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-007-9102-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283960v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pinchemel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2007.08.009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1K76X9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203701v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaudin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775412" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Chuda" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/10/039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1633F5D209D59ABBC4CD1DB8472A4B5B163DC6F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fourrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200603009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2B001WCX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347625v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2004.12.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4B2323-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanoverschelde" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sozanski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pribetich" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fourrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/4/024" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2647D770D5E4FA3AE6155F54AC287DB75F360CE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147859v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158150v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chive" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575803v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176171v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Florian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Carr&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894730v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636328v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812002v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249337v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04154488v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dourgaparsad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876184v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saget" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620169v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neyens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620992" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455311v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714740v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moazzen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacassagne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahrani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878007v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Zapiain Merino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455339v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362264v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neyens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.314.143" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621610v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Meziani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guendouz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249394v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664632v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino Jesulin Zapiain Merino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04387839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664552v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501272v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639828" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455401v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J Zapiain Merino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zouaghi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504618v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pennec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korovin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882126v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barry" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moradi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173261v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moradi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572118v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nongaillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04083675v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280231v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Broussous" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.255.129" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03280233v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Debavelaere-Callens" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.285" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823984v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P.N. Nguyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823980v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823436v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Xu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vereecke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pourtois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Armini" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803148v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lejard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Follet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Follet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798838v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797737v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilcot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Danze" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habraken" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806632v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798846v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807637v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807635v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807649v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807662v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dgheim" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Herro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merheb" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807647v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Drobrecq" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799996v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Orlic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969671" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574461v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bendriaa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574459v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574458v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574490v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568974v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808176v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574462v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maalouli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pinchemel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568963v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568973v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808192v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573232v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574464v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573233v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568975v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575731v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukkerroub" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146777v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Bendriaa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575732v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474107v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360423v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Verbeke" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811718v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360422v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811711v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360421v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284452v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285618v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285620v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284455v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madjour" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284453v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284457v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verplanck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wisztorski" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stauber" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salzet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285619v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130880v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140372v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127822v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127824v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salhi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126223v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemaire" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jardin-Mathe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courcelle" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126224v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ducoroy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131330v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142068v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fourrier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142283v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otter" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cresson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pribetich" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142069v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chuda" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142065v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140980v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142066v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hondermarck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146028v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146399v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolando" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146400v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146067v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146382v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146395v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147877v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147874v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148326v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148325v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147876v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148327v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152043v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152045v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152031v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158176v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158167v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158179v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568382v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sandu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chalh" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Yarekha" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Odent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568387v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demullier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894852v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455463v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04414532v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289400v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04086633v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Li" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamant" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727635v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343505v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152020v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>