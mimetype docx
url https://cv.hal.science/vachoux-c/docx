--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -857,301 +857,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a liquid chromatography–mass spectrometry method to assess the metabolism of dextromethorphan in rat everted gut sacs</w:t>
+                <w:t xml:space="preserve">Validation of a liquid chromatography–mass spectrometry method to assess the metabolism of bupropion in rat everted gut sacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vachoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Dane À Yakan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Vachoux</w:t>
+                <w:t xml:space="preserve">J. Woodley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lacombe</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.105-113. </w:t>
+                <w:t xml:space="preserve">G. Houin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.50-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2005.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2005.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938515v1</w:t>
+                <w:t xml:space="preserve">hal-04938512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a liquid chromatography–mass spectrometry method to assess the metabolism of bupropion in rat everted gut sacs</w:t>
+                <w:t xml:space="preserve">Validation of a liquid chromatography–mass spectrometry method to assess the metabolism of dextromethorphan in rat everted gut sacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dane À Yakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vachoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Houin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.50-55. </w:t>
+                <w:t xml:space="preserve">O. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2005.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2005.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938512v1</w:t>
+                <w:t xml:space="preserve">hal-04938515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and expression of Bathymodiolus sp. Metallothionein gene.</w:t>
               </w:r>
@@ -1191,51 +1191,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1442,102 +1442,102 @@
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 109 (5), pp.1244-1255. </w:t>
+              <w:t xml:space="preserve">, 2020, 109 (5), pp.1244-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpt.2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617233v1</w:t>
+                <w:t xml:space="preserve">hal-04938406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model‐Based Quantification of Impact of Genetic Polymorphisms and Co‐Medications on Pharmacokinetics of Tamoxifen and Six Metabolites in Breast Cancer</w:t>
+                <w:t xml:space="preserve">Factors Affecting Tamoxifen Metabolism in Patients With Breast Cancer: Preliminary Results of the French PHACS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Puszkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arellano</w:t>
@@ -1576,897 +1576,763 @@
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 109 (5), pp.1244-1255. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpt.2077⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 106 (3), pp.585-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpt.1404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938406v1</w:t>
+                <w:t xml:space="preserve">hal-04938417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting Tamoxifen Metabolism in Patients With Breast Cancer: Preliminary Results of the French PHACS Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Morvan</w:t>
+                <w:t xml:space="preserve">Abstract P3-12-03: Impact of genetic polymorphisms on plasma levels of tamoxifen and its metabolites and toxicity: 6-months results of the adjuvant breast cancer longitudinal PHACS study (NCT01127295)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M White-Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Puzskiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (4_Supplement), pp.P3-12-03-P3-12-03. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS17-P3-12-03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpt.1404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04938417v1</w:t>
+                <w:t xml:space="preserve">hal-04938704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract P3-12-03: Impact of genetic polymorphisms on plasma levels of tamoxifen and its metabolites and toxicity: 6-months results of the adjuvant breast cancer longitudinal PHACS study (NCT01127295)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain GLP-1 Signaling Regulates Femoral Artery Blood Flow and Insulin Sensitivity Through Hypothalamic PKC-{delta}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Cabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Vachoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Burcelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db11-0464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.SABCS17-P3-12-03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04938704v1</w:t>
+                <w:t xml:space="preserve">inserm-00615255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain GLP-1 Signaling Regulates Femoral Artery Blood Flow and Insulin Sensitivity Through Hypothalamic PKC-{delta}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Cabou</w:t>
+                <w:t xml:space="preserve">Intestinal mucosal adherence and translocation of commensal bacteria at the early onset of type 2 diabetes: molecular mechanisms and probiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Waget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vachoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db11-0464⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (9), pp.559-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201100159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00615255v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal mucosal adherence and translocation of commensal bacteria at the early onset of type 2 diabetes: molecular mechanisms and probiotic treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Klopp</w:t>
+                <w:t xml:space="preserve">Brain GLP-1 Signaling Regulates Femoral Artery Blood Flow and Insulin Sensitivity Through Hypothalamic PKC-δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Cabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vachoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Burcelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (9), pp.2245-2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db11-0464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/emmm.201100159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04938491v1</w:t>
+                <w:t xml:space="preserve">hal-04938740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain GLP-1 Signaling Regulates Femoral Artery Blood Flow and Insulin Sensitivity Through Hypothalamic PKC-δ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Cabou</w:t>
+                <w:t xml:space="preserve">Resveratrol increases glucose induced GLP-1 secretion in mice: a mechanism which contributes to the glycemic control.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai Anh Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Waget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vachoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db11-0464⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e20700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938740v1</w:t>
+                <w:t xml:space="preserve">inserm-00615233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol increases glucose induced GLP-1 secretion in mice: a mechanism which contributes to the glycemic control.</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oral absorption of ampicillin: role of paracellular route vs. PepT1 transporter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylène Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2539,51 +2405,51 @@
                 <w:t xml:space="preserve">⟨10.1111/j.1472-8206.2008.00572.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2593,51 +2459,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetic analysis of tamoxifen and its six metabolites in breast cancer patients: quantification of the impact of genetic polymorphisms and co-medications on tamoxifen metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Puszkiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2659,102 +2525,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Vachoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of the Population Approach Group in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2901,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vachoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woodley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Houin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12090852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duvillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagrost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3463" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Cabou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Campistron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Drucker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0464" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai Anh Dao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Waget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Klopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Lafforgue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2008.00572.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B9QNZQX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arellano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dane &#192; Yakan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.01.036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF96B4HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.09.033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDM7RCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03617233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Puszkiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White-Koning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arellano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Morvan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Evrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puzskiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P3-12-03" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Drucker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chabo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100159" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arellano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vachoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woodley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Houin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938390v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Maillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12090852" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duvillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagrost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3463" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Cabou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Campistron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Drucker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db11-0464" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai Anh Dao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Waget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Klopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020700" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Lafforgue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2008.00572.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B9QNZQX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938512v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arellano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.09.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMDM7RCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dane &#192; Yakan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacombe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2005.01.036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF96B4HC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Puszkiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Morvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.2077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1404" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M White-Koning" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arellano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Morvan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Evrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puzskiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS17-P3-12-03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Drucker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938491v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Amar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chabo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00615233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517537v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>