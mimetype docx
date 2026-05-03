--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -81,544 +81,635 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre statues exceptionnelles entrent au Palais des Beaux-Arts de Lille</w:t>
+                <w:t xml:space="preserve">Production of medieval pottery and brickware objects at Téteghem, Hauts-de-France, Département du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Audoly</w:t>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Barragué-Zouïta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medieval Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5284/1105909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453377v1</w:t>
+                <w:t xml:space="preserve">hal-05601820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un diagnostic au cœur de la ville médiévale d’Orchies : découverte d’un ensemble statuaire remarquable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quatre statues exceptionnelles entrent au Palais des Beaux-Arts de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barragué-Zouïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 546</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139187v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude céramique médiévale (XIVe-XVIe siècle) en contexte urbain : la fouille de la rue du Palais Rihour, Lille (Nord)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un diagnostic au cœur de la ville médiévale d’Orchies : découverte d’un ensemble statuaire remarquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Audoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barragué-Zouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gardais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/pica.2013.3594⟩</w:t>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 413 (5), pp.281-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.413.0281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139146v1</w:t>
+                <w:t xml:space="preserve">hal-02139187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique médiévale de la Grand-Place de Béthune (diagnostic de février 2005)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude céramique médiévale (XIVe-XVIe siècle) en contexte urbain : la fouille de la rue du Palais Rihour, Lille (Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais : Bulletin de la Commission départementale d'Histoire et d'archéologie du Pas-de-Calais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.179-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.2013.3594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453405v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale de la Grand-Place de Béthune (diagnostic de février 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et archéologie du Pas-de-Calais : Bulletin de la Commission départementale d'Histoire et d'archéologie du Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXX, pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un atelier de potier médiéval au coeur de la ville fortifiée de Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 393 (5), pp.261-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.393.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -628,15871 +719,16461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of pottery and brickware object in the North of France from 12th to 16th in the Dunkirk area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gothenburg ceramics 2019. Production, trade and cultural exchange in Europe AD 1000-1850</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille d’un faubourg dunkerquois daté entre le milieu du XVIe et le milieu du XVIIe : un approvisionnement céramique ouvert sur l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion de la céramique “Hautement décorée” dans le Comté de Flandres (12e-14e siècle) : nouvelles données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Production and diffusion of “Highly decorated” pottery in the County of Flanders » (12th-14th centuries): new data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen de Groote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Medieval Pottery Research Group Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453448v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and diffusion of “Highly decorated” pottery in the County of Flanders » (12th-14th centuries): new data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Production et diffusion de la céramique “Hautement décorée” dans le Comté de Flandres (12e-14e siècle) : nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen de Groote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval Pottery Research Group Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453453v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique du haut Moyen Âge (VIIIe-XIe siècle) en plaine maritime flamande (Nord) : analyse technique et typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early medieval ceramics in French Coastal Flanders : identity cards of French productions and importations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Pottery Research Group Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational material culture: the case of ceramics in the North of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un dépotoir de la faïencerie de Lille (Nord) de la première moitié du XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454424v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir de la faïencerie de Lille (Nord) de la première moitié du XVIIIe siècle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transnational material culture: the case of ceramics in the North of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454408v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early medieval ceramics in French coastal Flanders: technical and typological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux ensembles céramiques domestiques du haut Moyen Âge (seconde moitié VIIe et IXe siècle) en contexte d'habitat à Troissereux dans le Beauvaisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of pottery and brick objects from the second half of XIVth century in Téteghem (North of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépotoir de la faïencerie de Lille de la première moitié du XVIIIe siècle (Nord, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Gand, Belgique. pp.198-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de “productions” en terre cuite dans la plaine maritime flamande française. Résultats des opérations d’archéologie préventive réalisées sur la commune de Téteghem (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérouanne, un atelier de potier médiéval (Fin XIVe-Début XVe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blamangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Claude</w:t>
-[...51 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05272891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 nuances de grès : 600 ans de production en France et en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’Institut de recherches historiques du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, pp.324, 2025, Histoire et littérature du Septentrion (IRHIS), 978-2-490296-47-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15jxd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05272891v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Moyen Âge - Le site 5 : un habitat fossoyé « élitaire » du XIe siècle de Méaulte l’exemple d’une paierie dépendant de la châtellenie d’Encre</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une production de grès inédite de la fin du XVIe siècle dans le Pas-de-Calais : un four et sa production à Montreuil-sur-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les occupations protohistoriques et historiques de Méaulte (Somme), ZAC du Pays du Coquelicot et plateforme aéro-industrielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50 nuances de grès : 600 ans de production en France et en Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Institut de recherches historiques du Septentrion, 2025, 978-2-490296-47-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15jxd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099452v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le grès dans tous ses états : essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Agostini, Sandrine Mouny, Vaiana Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 nuances de grès : 600 ans de production en France et en Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’Institut de recherches historiques du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Histoire et littérature du Septentrion (IRHIS), 978-2-490296-47-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15jxa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge - Le site 5 : un habitat fossoyé « élitaire » du XIe siècle de Méaulte l’exemple d’une paierie dépendant de la châtellenie d’Encre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Blondiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Jonvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Preiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Duvette; Richard Rougier; Nathalie Soupart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les occupations protohistoriques et historiques de Méaulte (Somme), ZAC du Pays du Coquelicot et plateforme aéro-industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAP, pp.303-352, 2024, Revue archéologique de Picardie, Numéro spécial 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les couvents des ordres mendiants de la ville de Nantes, l’exemple du couvent des Jacobins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nantes religieuse, de l'Antiquité chrétienne à nos jours - Actes du colloque organisé à l'Université de Nantes (19-20 octobre 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société historique de Nantes, pp.83-98, 2008, Bulletin de la Société archéoogique et historique de Nantes et de la Loire-Atlantique. Hors série, 555-2-9537374-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (133)</w:t>
+        <w:t xml:space="preserve">Rapport (136)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Jeumont, Place de la République : rapport final d’opération de diagnostic archéologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet Collectif de Recherches (PCR) TeR A POTS, Rapport de la deuxième année de triennale 2024-2026, 2 volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2022, 68 p</w:t>
+              <w:t xml:space="preserve">UPJV et INRAP. 2026, Vol.1 (190 p.), Vol.2 (473 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705958v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Saultain, 19 bis Avenue Henri Barbusse. La cense de Saultain, une dépendance de l’abbaye Saint-Jean de Valenciennes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet collectif de recherche TeR A POTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2022, https://dolia.inrap.fr/flora/ark:/64298/0168138</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC - SRA Hauts-de-France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523341v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque, Nord, quai de Leith : rapport de fouilles</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2021, pp.538</w:t>
+                <w:t xml:space="preserve">Programme Collectif de Recherches &amp;quot;Production et diffusion de la céramique du haut Moyen Âge à l'époque moderne en territoires Belges et des Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de l'année probatoire 2023. 2024, 267 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04893404v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Jeumont, Place de la République : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2022, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03202603v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Saultain, 19 bis Avenue Henri Barbusse. La cense de Saultain, une dépendance de l’abbaye Saint-Jean de Valenciennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2022, https://dolia.inrap.fr/flora/ark:/64298/0168138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02535707v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Illies, Salomé, Les Auvillers. Illies et Salomé, Les Auvillers (Nord). Des occupations rurales de la fin du Hallstatt à l'Antiquité : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dunkerque, Nord, quai de Leith : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2021, pp.538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Praud</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02447055v1</w:t>
+                <w:t xml:space="preserve">hal-04893404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Condé-sur-l'Escaut, îlot Quai du Petit Rempart - Tranche 1. Du marécage de la Haine à un quartier intra-muros condéen : rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2020, 452 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Henton</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02292802v1</w:t>
+                <w:t xml:space="preserve">hal-03202603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Aisne (02), Bohain-en-Vermandois, îlot Vatin. De la porte Saint-Antoine : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Hasnon, Rue Pierre Crétin. Hasnon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019, http://dolia.inrap.fr/flora/ark:/64298/0154128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449916v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Templeuve-en-Pévèle, rue Delattre, “le Maresquel” : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Famars, la Place des Déportés : une évolution topographique et urbaine au coeur de l'agglomération antique : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Foubert</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02447072v1</w:t>
+                <w:t xml:space="preserve">hal-02447046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Hasnon, Rue Pierre Crétin. Hasnon : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Aisne (02), Bohain-en-Vermandois, îlot Vatin. De la porte Saint-Antoine : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019, http://dolia.inrap.fr/flora/ark:/64298/0154128</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139288v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Famars, la Place des Déportés : une évolution topographique et urbaine au coeur de l'agglomération antique : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Templeuve-en-Pévèle, rue Delattre, “le Maresquel” : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447046v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Ruminghem, Pont de Ruth, rue de Watten. Une occupation antique liée à la production de sel sur la commune de Ruminghem : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Illies, Salomé, Les Auvillers. Illies et Salomé, Les Auvillers (Nord). Des occupations rurales de la fin du Hallstatt à l'Antiquité : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447065v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Haynecourt. Base aérienne 103, phase 3 : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Condé-sur-l'Escaut, îlot Quai du Petit Rempart - Tranche 1. Du marécage de la Haine à un quartier intra-muros condéen : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Descheyer</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139245v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, église Saint-Martin : rapport de diagnostic</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019, pp.437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447069v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Crotoy, Somme (Hauts-de-France), carrière de sable et de galet “Mayocq”, tranche 2 : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Ruminghem, Pont de Ruth, rue de Watten. Une occupation antique liée à la production de sel sur la commune de Ruminghem : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449919v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Leforest, 4 rue Kléber Près de l'église. Au cœur du village ? Non. Rapport de diagnostic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hauts-de-France, Haynecourt. Base aérienne 103, phase 3 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Descheyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292786v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, rue du Saint-Sépulcre : rapport de fouilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, église Saint-Martin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446980v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Crotoy, Somme (Hauts-de-France), carrière de sable et de galet &amp;quot;Entre le Chemin de Mayocq et Celui de Rue&amp;quot;, tranche 1 : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Le Crotoy, Somme (Hauts-de-France), carrière de sable et de galet “Mayocq”, tranche 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449918v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailly-le-Haut-Clocher, Somme (Hauts-de-France), “22 rue de Buigny-l'Abbé”, “Alliel” : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Leforest, 4 rue Kléber Près de l'église. Au cœur du village ? Non. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449784v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2018, 363 p</w:t>
+                <w:t xml:space="preserve">Le Crotoy, Somme (Hauts-de-France), carrière de sable et de galet &amp;quot;Entre le Chemin de Mayocq et Celui de Rue&amp;quot;, tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Descheyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450448v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, rue du Saint-Sépulcre : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Nedeljkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139340v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Saint-Amand-les-Eaux, 1303 route de la Fontaine de Bouillon. La Fontaine Bouillon. Du sanctuaire de source gallo-romain au site thermal contemporain : Rapport de Diagnostic.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
+                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156718v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, Grand-place. Mille ans d'occupation d'un secteur aux portes de l'abbaye de Saint-Amand : rapport de diagnostic.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Saint-Amand-les-Eaux, 1303 route de la Fontaine de Bouillon. La Fontaine Bouillon. Du sanctuaire de source gallo-romain au site thermal contemporain : Rapport de Diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146164v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, 82-88 rue Édouard Devaux. Îlot du bon Mariage : rapport de diagnostic.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2018, 363 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146181v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Loos, Avenue du Train de Loos. Centre pénitencier - Tranche 3 : rapport de diagnostic</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0152023</w:t>
+                <w:t xml:space="preserve">Ailly-le-Haut-Clocher, Somme (Hauts-de-France), “22 rue de Buigny-l'Abbé”, “Alliel” : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139352v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohain-en-Vermandois, Aisne, “place du Général de Gaulle” : “sous la route de Cambrai” : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Opale Robin</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, Grand-place. Mille ans d'occupation d'un secteur aux portes de l'abbaye de Saint-Amand : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449792v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Lille. Rue de l'Hôpital Militaire : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, 82-88 rue Édouard Devaux. Îlot du bon Mariage : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139207v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-L’Escaut. Sous la place Pierre Delcourt. Plongée au travers de vingt siècles d’histoire de Condé : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Loos, Avenue du Train de Loos. Centre pénitencier - Tranche 3 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxellande Jude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nuria Villena I Mota</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0150648</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0152023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139276v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Carvin, rue du Vieux Château : rapport de diagnostic</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0151715</w:t>
+                <w:t xml:space="preserve">Bohain-en-Vermandois, Aisne, “place du Général de Gaulle” : “sous la route de Cambrai” : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Debiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139317v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péronne, Somme (80), place Audinot, rue Georges Clémenceau, rue des Juifs : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Lille. Rue de l'Hôpital Militaire : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449795v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Crotoy, Somme (Hauts-de-France), “14 rue Pelletier” : rapport de diagnostic</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-L’Escaut. Sous la place Pierre Delcourt. Plongée au travers de vingt siècles d’histoire de Condé : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxellande Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Villena I Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0150648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449793v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Boulogne-sur-Mer, Place de France. Boulogne-sur-Mer : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Carvin, rue du Vieux Château : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0150759</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0151715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139309v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Vieille-Église, rue de Bourbourg. Diagnostic à Vieille-Église : Rapport de Diagnostic.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Péronne, Somme (80), place Audinot, rue Georges Clémenceau, rue des Juifs : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fronty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Flucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157975v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Templeuve-En-Pévèle (59), Rue Grande Campagne. Des Tombes Privilégiées Gallo-Romaines Installées En Bordure d'un Axe Routier. Rapport de Fouille. 2 Vol.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inrap Hauts-de-France. 2017, pp.330 154</w:t>
+                <w:t xml:space="preserve">Le Crotoy, Somme (Hauts-de-France), “14 rue Pelletier” : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427303v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Somme, Corbie, rue Henri Barbusse et rue Baptiste Marcet : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Boulogne-sur-Mer, Place de France. Boulogne-sur-Mer : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inrap Hauts-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0150759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449772v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Wattignies, 4-6, rue de l'Yser. Wattignies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, Place de la République. Sur les traces du domaine royale d'Annappes... : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292863v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Écoust-Saint-Mein, Rue des Balances : Rapport de Diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Bantouzelle, rue du château. Une habitation de plaisance d'époque moderne : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Watel-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152145v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Dunkerque, Rue des Fusiliers Marins -Boulevard Alexandre III. Le « Projet Parc Marine » : un faubourg sud de Dunkerque aux périodes médiévale et moderne : Rapport de Diagnostic.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Coutiches, 260, rue de la Joncquière. Coutiches, rue de la Joncquière : rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152140v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, Place de la République. Sur les traces du domaine royale d'Annappes... : rapport de diagnostic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Écoust-Saint-Mein, Rue des Balances : Rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292857v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Bantouzelle, rue du château. Une habitation de plaisance d'époque moderne : rapport de diagnostic.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Dunkerque, Rue des Fusiliers Marins -Boulevard Alexandre III. Le « Projet Parc Marine » : un faubourg sud de Dunkerque aux périodes médiévale et moderne : Rapport de Diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Watel-Lefèvre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150263v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Coutiches, 260, rue de la Joncquière. Coutiches, rue de la Joncquière : rapport de Diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Vieille-Église, rue de Bourbourg. Diagnostic à Vieille-Église : Rapport de Diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152125v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Haubourdin, Santes, port de Santes. Occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Templeuve-En-Pévèle (59), Rue Grande Campagne. Des Tombes Privilégiées Gallo-Romaines Installées En Bordure d'un Axe Routier. Rapport de Fouille. 2 Vol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Duprat</w:t>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Inrap Hauts-de-France. 2017, pp.330 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443595v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haubourdin, Santes (Nord), port de Santes : occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap HdF. 2017, 192 p</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Somme, Corbie, rue Henri Barbusse et rue Baptiste Marcet : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427306v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Verlinghem, 36 route de Messines. Verlinghem : Rapport de Diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Wattignies, 4-6, rue de l'Yser. Wattignies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156731v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Loos, Rue du Marais. Centre pénitencier. Tranche 2 : Rapport de Diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Haubourdin, Santes, port de Santes. Occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexia Morel</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156657v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rue, “Foraine de Hère”, “carrière d'Hère-les-Rue” 2017 (Somme) : rapport de fouilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
+                <w:t xml:space="preserve">Haubourdin, Santes (Nord), port de Santes : occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap HdF. 2017, 192 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449765v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Famars, 150 rue Roger Salengro : rapport de fouilles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Verlinghem, 36 route de Messines. Verlinghem : Rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443659v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Chéreng, Rue du cimetière, en bordure d'une importante occupation médiévale (IXe-XVe siècles) : rapport de diagnostic.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hauts-de-France, Loos, Rue du Marais. Centre pénitencier. Tranche 2 : Rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150317v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somme (Picardie), Amiens, 9 rue de Paris : rapport de diagnostic</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
+                <w:t xml:space="preserve">Rue, “Foraine de Hère”, “carrière d'Hère-les-Rue” 2017 (Somme) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447086v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noordpeene (59), route de Zuytpeene et rue Ronde : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Oudry</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Famars, 150 rue Roger Salengro : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2016, pp.64</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427284v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Escaudoeuvres, rue d'Erre, sucrerie Tereos : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Hauts-de-France, Chéreng, Rue du cimetière, en bordure d'une importante occupation médiévale (IXe-XVe siècles) : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443666v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troissereux, Oise (Picardie), “25-27 rue de Calais - tranche 3”. Une occupation mérovingienne et carolingienne : rapport de fouilles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ribécourt-Dreslincourt, rue du Général Leclerc et rue Emile Zola, “Voirie moderne sur le Grand Chemin de Compiègne à Noyon” : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Almiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bionaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447079v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribécourt-Dreslincourt, rue du Général Leclerc et rue Emile Zola, “Voirie moderne sur le Grand Chemin de Compiègne à Noyon” : rapport de diagnostic</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Escaudoeuvres, rue d'Erre, sucrerie Tereos : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449756v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Lestrem, rue du Pont Riqueult, rue du Grand Chemin : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Troissereux, Oise (Picardie), “25-27 rue de Calais - tranche 3”. Une occupation mérovingienne et carolingienne : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443642v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiègne, Oise (Picardie), 36-38 rue de Paris : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Somme (Picardie), Amiens, 9 rue de Paris : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gemehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447090v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etouy, Oise (Picardie), “Voie nouvelle, la Ferme d'Etouy” : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Vacossin</w:t>
+                <w:t xml:space="preserve">Noordpeene (59), route de Zuytpeene et rue Ronde : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2016, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02449725v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Quaëdypre, rue de la Chapelle, zone de la Croix Rouge B (tranches 1 et 2). Un établissement domestique, agraire et funéraire du IIe siècle et une occupation domestique du site au bas Moyen Âge et aux temps modernes : rapport de diagnostic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Lestrem, rue du Pont Riqueult, rue du Grand Chemin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445592v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, rue Malpart, rue Lydéric et place Gentil Muiron : rapport de diagnostic</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2016</w:t>
+                <w:t xml:space="preserve">Compiègne, Oise (Picardie), 36-38 rue de Paris : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lascour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443633v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Sailly-lez-Lannoy, lieux-dits &amp;quot;la Couture&amp;quot; et &amp;quot;le Village&amp;quot;, rue de Lannoy. Une occupation des IIe et IIIe siècle à Sailly-lez-Lannoy : rapport de diagnostic</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+                <w:t xml:space="preserve">Etouy, Oise (Picardie), “Voie nouvelle, la Ferme d'Etouy” : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opale Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vacossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445606v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Boeschepe (Nord), lieu-dit &amp;quot;Quartier du Cimetière&amp;quot;, rue du Bonna : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Quaëdypre, rue de la Chapelle, zone de la Croix Rouge B (tranches 1 et 2). Un établissement domestique, agraire et funéraire du IIe siècle et une occupation domestique du site au bas Moyen Âge et aux temps modernes : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Bardel</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443712v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Souham 4 : le bastion Saint-Maurice, les casernes Souham et le faubourg des Reignaux : rapport de diagnostic</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, rue Malpart, rue Lydéric et place Gentil Muiron : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Debiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443699v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Pitgam, Crochte, Bissezeele, Socx, Quaëdypre, West-Cappel, Rexpoëde et Oost-Cappel (Nord) : Gazoduc &amp;quot;Artère des Flandres&amp;quot; lot 3 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Pitgam, Crochte, Bissezeele, Socx, Quaëdypre, West-Cappel, Rexpoëde et Oost-Cappel : Gazoduc Artère des Flandres, lot 2 : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Boeschepe (Nord), lieu-dit &amp;quot;Quartier du Cimetière&amp;quot;, rue du Bonna : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443690v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Orchies, 11, rue Marcel Delommez. Projet de construction de logements : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Souham 4 : le bastion Saint-Maurice, les casernes Souham et le faubourg des Reignaux : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297383v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des Charmes. Occupations rurales en bordure de la plaine maritime du XIIe au début du XVIe siècle : rapport de Fouille.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Sailly-lez-Lannoy, lieux-dits &amp;quot;la Couture&amp;quot; et &amp;quot;le Village&amp;quot;, rue de Lannoy. Une occupation des IIe et IIIe siècle à Sailly-lez-Lannoy : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivianne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297373v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Crespin, Chasse de l'Abbaye : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Pitgam, Crochte, Bissezeele, Socx, Quaëdypre, West-Cappel, Rexpoëde et Oost-Cappel : Gazoduc Artère des Flandres, lot 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443694v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Aire-sur-la-Lys, ZAC du hameau de Saint-Martin (tranche 2) : rapport de fouilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Henton</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des Charmes. Occupations rurales en bordure de la plaine maritime du XIIe au début du XVIe siècle : rapport de Fouille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443751v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Orchies, 11, rue Marcel Delommez. Projet de construction de logements : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427259v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Comines, 14 rue du Château : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Crespin, Chasse de l'Abbaye : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443716v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Aire-sur-la-Lys, ZAC du hameau de Saint-Martin (tranche 2) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443733v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Comines, 14 rue du Château : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890774v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Béthune, rue du Rabat : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443741v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue Chaude Rivière, rue Dumont d'Urville : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bossut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443722v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Samer, rue Charles de Gaulle : rapport de diagnostic</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
+                <w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445610v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Cambrai, collège des Jésuites, rue Saint-Fiacre : rapport de diagnostic</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Béthune, rue du Rabat : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445424v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Offekerque, rue du Village et rue du Verdigue : rapport de diagnostic</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue Chaude Rivière, rue Dumont d'Urville : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lascour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445558v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dourges : projet d'extension de la plateforme multimodale Delta 3 : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Grande-Synthe, boulevard Mendès France : secteur du Bas-Roch, réalisation d'un éco-quartier : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2014, 550 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427250v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Grande-Synthe, boulevard Mendès France : secteur du Bas-Roch, réalisation d'un éco-quartier : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hallennes-lez-Haubourdin, Zac de la Porte des Weppes : habitat rural protohistorique et gallo-romain : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thoquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445474v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hallennes-lez-Haubourdin, Zac de la Porte des Weppes : habitat rural protohistorique et gallo-romain : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Offekerque, rue du Village et rue du Verdigue : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445484v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lens, 19 rue Berthelot : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dourges : projet d'extension de la plateforme multimodale Delta 3 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2014, 550 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445500v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve-d'Ascq, ZAC du Recueil - rue de Hem. Le Recueil. Un site fossoyé du bas Moyen Âge : rapport de fouille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Samer, rue Charles de Gaulle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362490v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque, Petite-Synthe, rue de Kruysbellaert : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Cambrai, collège des Jésuites, rue Saint-Fiacre : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445578v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Gravelines-Saint-Georges-sur-l'Aa, Parc paysager des rives de l'Aa, phase 3, lieux-dits L'Enclos et Les Jésuites : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lens, 19 rue Berthelot : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien van Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446407v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des charmes. Occupations rurales de l'âge du Bronze au Moyen Âge : rapport de Diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve-d'Ascq, ZAC du Recueil - rue de Hem. Le Recueil. Un site fossoyé du bas Moyen Âge : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297361v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Intercommunale : Anzin, Bruay-sur-l'Escaut, Escaupont, Fresnes-sur-Escaut, Condé-sur-l'Escaut, Vieux-Condé. Condé-sur-l'Escaut / Fresnes-sur-Escaut. Tramway. Phases 1-2 : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque, Petite-Synthe, rue de Kruysbellaert : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362495v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lestrem, ZAC de la rue des Mioches : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Gravelines-Saint-Georges-sur-l'Aa, Parc paysager des rives de l'Aa, phase 3, lieux-dits L'Enclos et Les Jésuites : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446417v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravelines-Saint-Georges-sur-l'Aa (59), Parc paysager des rives de l'Aa, phase 3, lieux-dits L'Enclos et Les Jésuites : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des charmes. Occupations rurales de l'âge du Bronze au Moyen Âge : rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2014, pp.134</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396462v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Bergues, ancienne gendarmerie, rue de l'Arsenal. Le couvent des Dominicains : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Intercommunale : Anzin, Bruay-sur-l'Escaut, Escaupont, Fresnes-sur-Escaut, Condé-sur-l'Escaut, Vieux-Condé. Condé-sur-l'Escaut / Fresnes-sur-Escaut. Tramway. Phases 1-2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quievreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445418v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Wambrechies, rue de Bondues. Occupations diachroniques : de la Protohistoire à l'époque moderne : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lestrem, ZAC de la rue des Mioches : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445619v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Marcq-en-Baroeul, rue du Pavé Stratégique et Le Molinel : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gravelines-Saint-Georges-sur-l'Aa (59), Parc paysager des rives de l'Aa, phase 3, lieux-dits L'Enclos et Les Jésuites : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2014, pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446434v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 27-35 rue de Tournai : le couvent des Dames de l'Abbiette : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Bergues, ancienne gendarmerie, rue de l'Arsenal. Le couvent des Dominicains : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445532v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Mametz, impasse Saint-Vaast : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Wambrechies, rue de Bondues. Occupations diachroniques : de la Protohistoire à l'époque moderne : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445541v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Oye-Plage, rue Charles-Paul Gresset : rapport de diagnostic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 27-35 rue de Tournai : le couvent des Dames de l'Abbiette : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445566v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Saint-André-lez-Lille, rue Félix Faure. Abbaye de Marquette : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Oye-Plage, rue Charles-Paul Gresset : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446440v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérouanne (62), Chaussée Brunehaut, parcelle AD 76 : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Marcq-en-Baroeul, rue du Pavé Stratégique et Le Molinel : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2013, pp.68</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427242v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Bourbourg, ZAC de l'Ecluse, route de Looberghe : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Mametz, impasse Saint-Vaast : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446382v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 210 rue de Paris : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thérouanne (62), Chaussée Brunehaut, parcelle AD 76 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2013, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446428v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Feignies, Le Village, rue Louise Parée : un lieu attractif de la Protohistoire aux Temps Modernes : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Saint-André-lez-Lille, rue Félix Faure. Abbaye de Marquette : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446399v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue des Moulins de Garance : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Bourbourg, ZAC de l'Ecluse, route de Looberghe : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446423v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steenvoorde (59), projet de parc d'activité, RD 948 et route de Watou : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 210 rue de Paris : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446992v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Nord, Cambrai, rue de l'Escaut. L'enceinte urbaine, du front de Brèves au démantèlement : rapport de diagnostic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Feignies, Le Village, rue Louise Parée : un lieu attractif de la Protohistoire aux Temps Modernes : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446396v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérouanne, rue Saint-Jean, parcelle AB 171 : rapport de fouilles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue des Moulins de Garance : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447010v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Orchies, rue Letellier : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Steenvoorde (59), projet de parc d'activité, RD 948 et route de Watou : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446438v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Nord, Cambrai, rue de l'Escaut. L'enceinte urbaine, du front de Brèves au démantèlement : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294956v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Watten, 81 rue de Millam : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thérouanne, rue Saint-Jean, parcelle AB 171 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447038v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque, Nord, place Salengro : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Orchies, rue Letellier : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Barragué-Zouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362511v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du moulin : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dunkerque, Nord, place Salengro : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297334v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 181 rue de Paris : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Watten, 81 rue de Millam : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446955v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crochte, Nord, 2 rue Meuninck Straete : rapport de diagnostic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446920v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Thérouanne, parcelle AB 232 : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 181 rue de Paris : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447020v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchain, Nord, rue Roger Darthois et rue Pépin d'Héristal. Occupations médiévale/moderne et mésolithique : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du moulin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446909v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hardifort, route d'Oudezeele : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crochte, Nord, 2 rue Meuninck Straete : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Béhague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446932v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, parking Jean-Jacques, carrière Delporte : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Thérouanne, parcelle AB 232 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexy Duvaut-Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447034v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hondeghem, rue Saint-Pierre : rapport de diagnostic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bouchain, Nord, rue Roger Darthois et rue Pépin d'Héristal. Occupations médiévale/moderne et mésolithique : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Debiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446941v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque, aménagement du coeur d'agglomération, tranche 1 : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hardifort, route d'Oudezeele : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362502v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béthune, Pas-de-Calais, Boulevard Kitchener. Fortifications médiévales et modernes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, parking Jean-Jacques, carrière Delporte : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297336v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quesnoy (59), boulevard Jeanne d'Arc. Occupations médiévales et modernes en limite intra muros des enceintes du Quesnoy : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hondeghem, rue Saint-Pierre : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294973v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulogne-sur-Mer, Pas-de-Calais, rue de l'Amiral Bruix. Occupation médiévale de la basse ville : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Béthune, Pas-de-Calais, Boulevard Kitchener. Fortifications médiévales et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Devred</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294966v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurbaix, Pas-de-Calais, Grande rue et rue des Crombions : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque, aménagement du coeur d'agglomération, tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362525v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréthun, Pas-de-Calais, rue Principale et chemin Parenty : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Quesnoy (59), boulevard Jeanne d'Arc. Occupations médiévales et modernes en limite intra muros des enceintes du Quesnoy : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362530v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiennes, Pas-de-Calais, Rue du Tilleul : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Boulogne-sur-Mer, Pas-de-Calais, rue de l'Amiral Bruix. Occupation médiévale de la basse ville : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blamangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Demon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362521v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque. Aménagement du coeur d'agglomération, tranche 2 : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fleurbaix, Pas-de-Calais, Grande rue et rue des Crombions : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362508v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steenwerck, Nord, aménagement de la place de la mairie et pourtour de l'église : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fréthun, Pas-de-Calais, rue Principale et chemin Parenty : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294977v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guemps, Pas-de-Calais, le domaine des Capucines : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Fiennes, Pas-de-Calais, Rue du Tilleul : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362532v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du vieux Château. La basse-cour de la motte féodale de Carvin et autres occupations… : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque. Aménagement du coeur d'agglomération, tranche 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297329v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeumont (59), rue du Château. Diagnostic au coeur d'un château médiéval et moderne : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Steenwerck, Nord, aménagement de la place de la mairie et pourtour de l'église : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294971v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ardres, Pas-de-Calais, avenue de Calais : rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Guemps, Pas-de-Calais, le domaine des Capucines : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294964v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hondschoote, Nord, Rue Waesendaele et rue Coppens. Une occupation du XVe-XVIe s. : habitat et artisanat de potier : rapport de diagnostic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du vieux Château. La basse-cour de la motte féodale de Carvin et autres occupations… : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294969v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambrai, Nord, 99-103 bd Faidherbe : rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jeumont (59), rue du Château. Diagnostic au coeur d'un château médiéval et moderne : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294968v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve-d'Ascq (Nord), Rue de Hem, construction d'un hôpital privé. Rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hondschoote, Nord, Rue Waesendaele et rue Coppens. Une occupation du XVe-XVIe s. : habitat et artisanat de potier : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Teysseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010, pp.122</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427159v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raismes, rue de l'Abbaye. Diagnostic au coeur de l'abbaye de Vicoigne : rapport de diagnostic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cambrai, Nord, 99-103 bd Faidherbe : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Nedeljkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294976v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve d'Ascq (Nord), rue de Hem, construction d'un hôpital privé : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ardres, Pas-de-Calais, avenue de Calais : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362482v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villeneuve-d'Ascq (Nord), Rue de Hem, construction d'un hôpital privé. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010, pp.122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raismes, rue de l'Abbaye. Diagnostic au coeur de l'abbaye de Vicoigne : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ladureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villeneuve d'Ascq (Nord), rue de Hem, construction d'un hôpital privé : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Querel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trith-Saint-Léger, Nord, îlot des Fontaines. Traces d'occupation médiévale et approche géomorphologique en bordure de l'Escaut : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Debiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16639,51 +17320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453377v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audoly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barragu&#233;-Zou&#239;ta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Debs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139187v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barragu&#233;-Zouita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0281" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139146v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3594" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0261" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453448v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Challe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Groote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05099452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rougier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Foubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Descheyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nedeljkovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemaitre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena I Mota" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449795v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02157975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150263v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Watel-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152125v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427284v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443666v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447079v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alexandre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Almiron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bionaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouclet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443642v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mariette" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vacossin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445592v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demarly-Cresp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Clavel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443699v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297383v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443694v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443716v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443741v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445424v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427250v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Georges" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Comont" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445474v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445484v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thoquenne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien van Acker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362495v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quievreux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396462v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445541v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445566v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446440v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446428v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446399v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446423v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447010v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362511v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447020v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Duvaut-Saunier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447034v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calonne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297336v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294973v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294966v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Demon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362530v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362508v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294977v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294971v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294964v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294969v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294968v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427159v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362482v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Querel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294980v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05601820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1105909" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audoly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barragu&#233;-Zou&#239;ta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Debs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barragu&#233;-Zouita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0281" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Challe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Groote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05587562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/10897" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jxd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05601703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05587548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jxa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05099452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rougier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05605766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;ghin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05596993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Foubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Descheyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nedeljkovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena I Mota" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139317v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Watel-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02157975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156731v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alexandre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Almiron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bionaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouclet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447079v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mariette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vacossin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445592v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demarly-Cresp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Clavel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443694v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443741v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thoquenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Comont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Georges" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445500v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien van Acker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297361v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quievreux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446417v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396462v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445566v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427242v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446399v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447010v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446438v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Duvaut-Saunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447034v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446941v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297336v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294973v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294966v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Demon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362530v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362508v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294977v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294971v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294968v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294964v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362482v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Querel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>