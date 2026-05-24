--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1232,165 +1232,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir de la faïencerie de Lille (Nord) de la première moitié du XVIIIe siècle.</w:t>
+                <w:t xml:space="preserve">Transnational material culture: the case of ceramics in the North of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454408v1</w:t>
+                <w:t xml:space="preserve">hal-02454424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transnational material culture: the case of ceramics in the North of France</w:t>
+                <w:t xml:space="preserve">Un dépotoir de la faïencerie de Lille (Nord) de la première moitié du XVIIIe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d'information sur la céramique médiévale et moderne (Icéramm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454424v1</w:t>
+                <w:t xml:space="preserve">hal-02454408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early medieval ceramics in French coastal Flanders: technical and typological analysis</w:t>
               </w:r>
@@ -3260,438 +3260,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Hasnon, Rue Pierre Crétin. Hasnon : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Aisne (02), Bohain-en-Vermandois, îlot Vatin. De la porte Saint-Antoine : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019, http://dolia.inrap.fr/flora/ark:/64298/0154128</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139288v1</w:t>
+                <w:t xml:space="preserve">hal-02449916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Famars, la Place des Déportés : une évolution topographique et urbaine au coeur de l'agglomération antique : rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hauts-de-France, Templeuve-en-Pévèle, rue Delattre, “le Maresquel” : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Leriche</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02447046v1</w:t>
+                <w:t xml:space="preserve">hal-02447072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Aisne (02), Bohain-en-Vermandois, îlot Vatin. De la porte Saint-Antoine : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Famars, la Place des Déportés : une évolution topographique et urbaine au coeur de l'agglomération antique : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+                <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449916v1</w:t>
+                <w:t xml:space="preserve">hal-02447046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Templeuve-en-Pévèle, rue Delattre, “le Maresquel” : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Hasnon, Rue Pierre Crétin. Hasnon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019, http://dolia.inrap.fr/flora/ark:/64298/0154128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Audouit</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02447072v1</w:t>
+                <w:t xml:space="preserve">hal-02139288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Illies, Salomé, Les Auvillers. Illies et Salomé, Les Auvillers (Nord). Des occupations rurales de la fin du Hallstatt à l'Antiquité : rapport de diagnostic</w:t>
               </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,51 +3838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Deflorenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4082,51 +4082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4174,51 +4174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Haynecourt. Base aérienne 103, phase 3 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,590 +4540,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Crotoy, Somme (Hauts-de-France), carrière de sable et de galet &amp;quot;Entre le Chemin de Mayocq et Celui de Rue&amp;quot;, tranche 1 : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Rougier</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, rue du Saint-Sépulcre : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Nedeljkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449918v1</w:t>
+                <w:t xml:space="preserve">hal-02446980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, rue du Saint-Sépulcre : rapport de fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Crotoy, Somme (Hauts-de-France), carrière de sable et de galet &amp;quot;Entre le Chemin de Mayocq et Celui de Rue&amp;quot;, tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Descheyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02446980v1</w:t>
+                <w:t xml:space="preserve">hal-02449918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2018, 363 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139340v1</w:t>
+                <w:t xml:space="preserve">hal-02450448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Saint-Amand-les-Eaux, 1303 route de la Fontaine de Bouillon. La Fontaine Bouillon. Du sanctuaire de source gallo-romain au site thermal contemporain : Rapport de Diagnostic.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
+                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156718v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques de raffinage du sucre en France : émergences et diffusions de part et d'autre de l'Atlantique, du XVIe au XIXe siècle</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2018, 363 p</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Saint-Amand-les-Eaux, 1303 route de la Fontaine de Bouillon. La Fontaine Bouillon. Du sanctuaire de source gallo-romain au site thermal contemporain : Rapport de Diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ledauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450448v1</w:t>
+                <w:t xml:space="preserve">hal-02156718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ailly-le-Haut-Clocher, Somme (Hauts-de-France), “22 rue de Buigny-l'Abbé”, “Alliel” : rapport de diagnostic</w:t>
               </w:r>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5362,51 +5362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5484,51 +5484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxellande Jude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5567,51 +5567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohain-en-Vermandois, Aisne, “place du Général de Gaulle” : “sous la route de Cambrai” : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Flucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6196,51 +6196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Boulogne-sur-Mer, Place de France. Boulogne-sur-Mer : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,543 +6269,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, Place de la République. Sur les traces du domaine royale d'Annappes... : rapport de diagnostic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Écoust-Saint-Mein, Rue des Balances : Rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292857v1</w:t>
+                <w:t xml:space="preserve">hal-02152145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Bantouzelle, rue du château. Une habitation de plaisance d'époque moderne : rapport de diagnostic.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Cercy</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Dunkerque, Rue des Fusiliers Marins -Boulevard Alexandre III. Le « Projet Parc Marine » : un faubourg sud de Dunkerque aux périodes médiévale et moderne : Rapport de Diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Watel-Lefèvre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150263v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Coutiches, 260, rue de la Joncquière. Coutiches, rue de la Joncquière : rapport de Diagnostic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, Place de la République. Sur les traces du domaine royale d'Annappes... : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152125v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Écoust-Saint-Mein, Rue des Balances : Rapport de Diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marcy</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Coutiches, 260, rue de la Joncquière. Coutiches, rue de la Joncquière : rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152145v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Dunkerque, Rue des Fusiliers Marins -Boulevard Alexandre III. Le « Projet Parc Marine » : un faubourg sud de Dunkerque aux périodes médiévale et moderne : Rapport de Diagnostic.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marcy</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Bantouzelle, rue du château. Une habitation de plaisance d'époque moderne : rapport de diagnostic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Watel-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152140v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Pas-de-Calais, Vieille-Église, rue de Bourbourg. Diagnostic à Vieille-Église : Rapport de Diagnostic.</w:t>
               </w:r>
@@ -6870,64 +6870,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Templeuve-En-Pévèle (59), Rue Grande Campagne. Des Tombes Privilégiées Gallo-Romaines Installées En Bordure d'un Axe Routier. Rapport de Fouille. 2 Vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,51 +7005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Somme, Corbie, rue Henri Barbusse et rue Baptiste Marcet : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7176,77 +7176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Haubourdin, Santes, port de Santes. Occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,77 +7298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haubourdin, Santes (Nord), port de Santes : occupations préhistorique, antiques et mérovingienne dans la vallée de la Deûle : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7795,51 +7795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,64 +7891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Chéreng, Rue du cimetière, en bordure d'une importante occupation médiévale (IXe-XVe siècles) : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7977,385 +7977,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribécourt-Dreslincourt, rue du Général Leclerc et rue Emile Zola, “Voirie moderne sur le Grand Chemin de Compiègne à Noyon” : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Escaudoeuvres, rue d'Erre, sucrerie Tereos : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaudefroy</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449756v1</w:t>
+                <w:t xml:space="preserve">hal-02443666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Escaudoeuvres, rue d'Erre, sucrerie Tereos : rapport de diagnostic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gillet</w:t>
+                <w:t xml:space="preserve">Troissereux, Oise (Picardie), “25-27 rue de Calais - tranche 3”. Une occupation mérovingienne et carolingienne : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443666v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troissereux, Oise (Picardie), “25-27 rue de Calais - tranche 3”. Une occupation mérovingienne et carolingienne : rapport de fouilles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bouet</w:t>
+                <w:t xml:space="preserve">Ribécourt-Dreslincourt, rue du Général Leclerc et rue Emile Zola, “Voirie moderne sur le Grand Chemin de Compiègne à Noyon” : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Almiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bionaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Buchez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Bouclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447079v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somme (Picardie), Amiens, 9 rue de Paris : rapport de diagnostic</w:t>
               </w:r>
@@ -8433,103 +8433,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noordpeene (59), route de Zuytpeene et rue Ronde : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2016, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8549,224 +8549,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Lestrem, rue du Pont Riqueult, rue du Grand Chemin : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marcy</w:t>
+                <w:t xml:space="preserve">Compiègne, Oise (Picardie), 36-38 rue de Paris : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lascour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gardais</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443642v1</w:t>
+                <w:t xml:space="preserve">hal-02447090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiègne, Oise (Picardie), 36-38 rue de Paris : rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hauts-de-France, Lestrem, rue du Pont Riqueult, rue du Grand Chemin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lascour</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02447090v1</w:t>
+                <w:t xml:space="preserve">hal-02443642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etouy, Oise (Picardie), “Voie nouvelle, la Ferme d'Etouy” : rapport de diagnostic</w:t>
               </w:r>
@@ -8900,51 +8900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Clerget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9035,51 +9035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Debiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9112,372 +9112,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Pitgam, Crochte, Bissezeele, Socx, Quaëdypre, West-Cappel, Rexpoëde et Oost-Cappel (Nord) : Gazoduc &amp;quot;Artère des Flandres&amp;quot; lot 3 : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Boeschepe (Nord), lieu-dit &amp;quot;Quartier du Cimetière&amp;quot;, rue du Bonna : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443681v1</w:t>
+                <w:t xml:space="preserve">hal-02443712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Boeschepe (Nord), lieu-dit &amp;quot;Quartier du Cimetière&amp;quot;, rue du Bonna : rapport de diagnostic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Souham 4 : le bastion Saint-Maurice, les casernes Souham et le faubourg des Reignaux : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443712v1</w:t>
+                <w:t xml:space="preserve">hal-02443699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Souham 4 : le bastion Saint-Maurice, les casernes Souham et le faubourg des Reignaux : rapport de diagnostic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, Pitgam, Crochte, Bissezeele, Socx, Quaëdypre, West-Cappel, Rexpoëde et Oost-Cappel (Nord) : Gazoduc &amp;quot;Artère des Flandres&amp;quot; lot 3 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cuny</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02443699v1</w:t>
+                <w:t xml:space="preserve">hal-02443681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Sailly-lez-Lannoy, lieux-dits &amp;quot;la Couture&amp;quot; et &amp;quot;le Village&amp;quot;, rue de Lannoy. Une occupation des IIe et IIIe siècle à Sailly-lez-Lannoy : rapport de diagnostic</w:t>
               </w:r>
@@ -9620,51 +9620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9684,310 +9684,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des Charmes. Occupations rurales en bordure de la plaine maritime du XIIe au début du XVIe siècle : rapport de Fouille.</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Orchies, 11, rue Marcel Delommez. Projet de construction de logements : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297373v1</w:t>
+                <w:t xml:space="preserve">hal-02297383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Orchies, 11, rue Marcel Delommez. Projet de construction de logements : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des Charmes. Occupations rurales en bordure de la plaine maritime du XIIe au début du XVIe siècle : rapport de Fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297383v1</w:t>
+                <w:t xml:space="preserve">hal-02297373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Crespin, Chasse de l'Abbaye : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10003,650 +10003,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Aire-sur-la-Lys, ZAC du hameau de Saint-Martin (tranche 2) : rapport de fouilles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lorin</w:t>
+                <w:t xml:space="preserve">Pascal Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Clavel</w:t>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaï Fechner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Henton</w:t>
+                <w:t xml:space="preserve">Dominique Bossut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443751v1</w:t>
+                <w:t xml:space="preserve">hal-02427259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Comines, 14 rue du Château : rapport de diagnostic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443716v1</w:t>
+                <w:t xml:space="preserve">hal-02890774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Aire-sur-la-Lys, ZAC du hameau de Saint-Martin (tranche 2) : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaï Fechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443733v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin (Nord), ZAC du Mélantois, Au Chemin Perdu : la nécropole mérovingienne du hameau de Merchin (zone 2) (fin Ve siècle-début VIIIe siècle) : rapport de fouilles</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2015, 1006 p</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Comines, 14 rue du Château : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427259v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesquin, Chemin de Merchin, Chemin des Loups. La nécropole mérovingienne du hameau de Merchin (fin Ve s. - déb. VIIIe s.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bostyn</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02890774v1</w:t>
+                <w:t xml:space="preserve">hal-02443733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Béthune, rue du Rabat : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10698,64 +10698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue Chaude Rivière, rue Dumont d'Urville : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lascour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10814,481 +10814,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Grande-Synthe, boulevard Mendès France : secteur du Bas-Roch, réalisation d'un éco-quartier : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Offekerque, rue du Village et rue du Verdigue : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445474v1</w:t>
+                <w:t xml:space="preserve">hal-02445558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hallennes-lez-Haubourdin, Zac de la Porte des Weppes : habitat rural protohistorique et gallo-romain : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Dourges : projet d'extension de la plateforme multimodale Delta 3 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Thoquenne</w:t>
+                <w:t xml:space="preserve">Jérôme Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2014, 550 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445484v1</w:t>
+                <w:t xml:space="preserve">hal-02427250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Offekerque, rue du Village et rue du Verdigue : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Grande-Synthe, boulevard Mendès France : secteur du Bas-Roch, réalisation d'un éco-quartier : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445558v1</w:t>
+                <w:t xml:space="preserve">hal-02445474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dourges : projet d'extension de la plateforme multimodale Delta 3 : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hallennes-lez-Haubourdin, Zac de la Porte des Weppes : habitat rural protohistorique et gallo-romain : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Georges</w:t>
+                <w:t xml:space="preserve">Virginie Thoquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2014, 550 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427250v1</w:t>
+                <w:t xml:space="preserve">hal-02445484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Samer, rue Charles de Gaulle : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11336,51 +11336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Cambrai, collège des Jésuites, rue Saint-Fiacre : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11441,51 +11441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien van Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11638,51 +11638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11724,224 +11724,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Gravelines-Saint-Georges-sur-l'Aa, Parc paysager des rives de l'Aa, phase 3, lieux-dits L'Enclos et Les Jésuites : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des charmes. Occupations rurales de l'âge du Bronze au Moyen Âge : rapport de Diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Devred</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446407v1</w:t>
+                <w:t xml:space="preserve">hal-02297361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Fréthun, Allée des charmes. Occupations rurales de l'âge du Bronze au Moyen Âge : rapport de Diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Gravelines-Saint-Georges-sur-l'Aa, Parc paysager des rives de l'Aa, phase 3, lieux-dits L'Enclos et Les Jésuites : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297361v1</w:t>
+                <w:t xml:space="preserve">hal-02446407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Intercommunale : Anzin, Bruay-sur-l'Escaut, Escaupont, Fresnes-sur-Escaut, Condé-sur-l'Escaut, Vieux-Condé. Condé-sur-l'Escaut / Fresnes-sur-Escaut. Tramway. Phases 1-2 : rapport de diagnostic</w:t>
               </w:r>
@@ -12071,51 +12071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12176,51 +12176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Demarly-Cresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12281,51 +12281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12386,64 +12386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Wambrechies, rue de Bondues. Occupations diachroniques : de la Protohistoire à l'époque moderne : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12543,51 +12543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12705,51 +12705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Marcq-en-Baroeul, rue du Pavé Stratégique et Le Molinel : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12810,51 +12810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Mametz, impasse Saint-Vaast : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12902,90 +12902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérouanne (62), Chaussée Brunehaut, parcelle AD 76 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13204,51 +13204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 210 rue de Paris : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13296,77 +13296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Feignies, Le Village, rue Louise Parée : un lieu attractif de la Protohistoire aux Temps Modernes : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13707,51 +13707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13885,241 +13885,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque, Nord, place Salengro : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Watten, 81 rue de Millam : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362511v1</w:t>
+                <w:t xml:space="preserve">hal-02447038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Watten, 81 rue de Millam : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gardais</w:t>
+                <w:t xml:space="preserve">Dunkerque, Nord, place Salengro : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447038v1</w:t>
+                <w:t xml:space="preserve">hal-02362511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
               </w:r>
@@ -14131,51 +14131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14221,372 +14221,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 181 rue de Paris : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du moulin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446955v1</w:t>
+                <w:t xml:space="preserve">hal-02297334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du moulin : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 181 rue de Paris : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297334v1</w:t>
+                <w:t xml:space="preserve">hal-02446955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crochte, Nord, 2 rue Meuninck Straete : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Canonne</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hardifort, route d'Oudezeele : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446920v1</w:t>
+                <w:t xml:space="preserve">hal-02446932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Thérouanne, parcelle AB 232 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Duvaut-Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14598,389 +14598,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchain, Nord, rue Roger Darthois et rue Pépin d'Héristal. Occupations médiévale/moderne et mésolithique : rapport de diagnostic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crochte, Nord, 2 rue Meuninck Straete : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Béhague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiana Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446909v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Hardifort, route d'Oudezeele : rapport de diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Clavel</w:t>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, parking Jean-Jacques, carrière Delporte : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Quérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446932v1</w:t>
+                <w:t xml:space="preserve">hal-02447034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Villeneuve d'Ascq, parking Jean-Jacques, carrière Delporte : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bouchain, Nord, rue Roger Darthois et rue Pépin d'Héristal. Occupations médiévale/moderne et mésolithique : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Debiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Calonne</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02447034v1</w:t>
+                <w:t xml:space="preserve">hal-02446909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Hondeghem, rue Saint-Pierre : rapport de diagnostic</w:t>
               </w:r>
@@ -15163,51 +15163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque, aménagement du coeur d'agglomération, tranche 1 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15311,51 +15311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15416,51 +15416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Demon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Devred</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15521,51 +15521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15771,51 +15771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Dunkerque. Aménagement du coeur d'agglomération, tranche 2 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15906,51 +15906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Teysseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16116,51 +16116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16500,51 +16500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Nedeljkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16596,51 +16596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16688,77 +16688,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-d'Ascq (Nord), Rue de Hem, construction d'un hôpital privé. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Quérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16937,64 +16937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Notte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Querel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaï Fechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17320,51 +17320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05601820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1105909" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audoly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barragu&#233;-Zou&#239;ta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Debs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barragu&#233;-Zouita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0281" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Challe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Groote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05587562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/10897" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jxd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05601703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05587548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jxa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05099452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rougier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05605766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;ghin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05596993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Foubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Descheyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nedeljkovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena I Mota" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139317v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150263v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Watel-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02157975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156731v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alexandre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Almiron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bionaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouclet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443666v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447079v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mariette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vacossin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445592v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demarly-Cresp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Clavel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443694v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443741v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thoquenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Comont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Georges" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445500v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien van Acker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297361v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quievreux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446417v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396462v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445566v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427242v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446399v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447010v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446438v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362511v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446920v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Duvaut-Saunier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446932v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447034v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446941v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297336v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294973v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294966v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Demon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362530v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362508v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294977v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294971v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294968v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294964v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362482v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Querel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05601820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1105909" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Audoly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barragu&#233;-Zou&#239;ta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Debs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Barragu&#233;-Zouita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0281" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blamangin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.393.0261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453416v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Challe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Groote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05587562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agostini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mouny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irhis/10897" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jxd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05601703v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05587548v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jxa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05099452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rougier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Preiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05605766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586536v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;ghin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05596993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03202603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pauly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Foubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leriche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ledauphin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Caillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Descheyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Notte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nedeljkovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449918v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02450448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449784v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139352v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Robin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139207v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena I Mota" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139317v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449795v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Flucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152140v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02152125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150263v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Watel-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02157975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Geoffroy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Flahaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02292863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duprat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156731v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teysseire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry-Braillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02156657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449765v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rannou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;thune" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Devred" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443666v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449756v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaudefroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alexandre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Almiron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bionaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouclet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gemehl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427284v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443642v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02449725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mariette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vacossin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445592v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demarly-Cresp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443699v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443681v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445606v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Clavel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297383v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443694v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;rel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bossut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239; Fechner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443716v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443741v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445558v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Georges" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Comont" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445474v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thoquenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445424v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445500v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien van Acker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362490v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362495v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quievreux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446417v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396462v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445619v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445566v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427242v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446428v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446399v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446423v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447010v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labarre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446438v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447038v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362511v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446955v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446932v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447020v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Duvaut-Saunier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#233;hague" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Qu&#233;rel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calonne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446941v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297336v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294973v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294966v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Demon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362525v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362530v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362508v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294977v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294971v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Favier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Faupin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294968v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294964v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294976v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362482v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Querel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>