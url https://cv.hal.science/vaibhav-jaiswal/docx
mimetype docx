--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -786,421 +786,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and propagation of uncertainties in R-matrix limited resonance parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Optimization Approach to Improve Thermal Scattering Law Using Experimental Total Cross-Section Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sole</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Physics of Reactors (PHYSOR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, San Francisco, United States. pp.1-17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00295639.2025.2508040⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, San francisco, United States. pp.1-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2025.2530301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454967v1</w:t>
+                <w:t xml:space="preserve">hal-05316472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALINS: A New ASNR Software for Sensitivity and Uncertainty Analysis in Nuclear Criticality Safety Evaluations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Thermal Scattering Law on UOX and MOX Configurations of the CREOLE Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariya Brovchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCSD 2025 - Nuclear Criticality Safety Division 2025 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference (ND2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEMAT (Centro de Investigaciones Energéticas, Medioambientales y Tecnológicas), Jun 2025, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111043v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Thermal Scattering Law on UOX and MOX Configurations of the CREOLE Benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification and propagation of uncertainties in R-matrix limited resonance parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Physics of Reactors (PHYSOR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Francisco, United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00295639.2025.2508040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454932v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimization Approach to Improve Thermal Scattering Law Using Experimental Total Cross-Section Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CALINS: A New ASNR Software for Sensitivity and Uncertainty Analysis in Nuclear Criticality Safety Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petillon Barthélémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peron Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sole</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Brovchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Reactors (PHYSOR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, San francisco, United States. pp.1-20, </w:t>
+              <w:t xml:space="preserve">NCSD 2025 - Nuclear Criticality Safety Division 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society (ANS), Sep 2025, Austin (TX), United States. pp.282-289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00295639.2025.2530301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/NCSD25-47777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316472v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Dependent Benchmark Testing for H2O and D2O Using Experiments Performed with the New IPEN/MB-01 Setup</w:t>
               </w:r>
@@ -1359,72 +1359,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Allannavar Basavaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Nuclear Data for Science and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, CIEMAT (Centro de Investigaciones Energéticas, Medioambientales y Tecnológicas), Jun 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Salino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,343 +1539,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04890549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimization Approach to Improve Thermal Scattering Law Using Experimental Total Cross Section Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Uncertainty Propagation in the Resolved Resonance Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Basavaraja Allannavar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemi Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Reactors (PHYSOR 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/PHYSOR24-43335⟩</w:t>
+              <w:t xml:space="preserve">SNA + MC 2024 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sfen, Oct 2024, Paris, France. pp.07012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202430207012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04888707v1</w:t>
+                <w:t xml:space="preserve">irsn-04890976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Uncertainty Propagation in the Resolved Resonance Range</w:t>
+                <w:t xml:space="preserve">On the Possible use of Propagation of Resonance Parameters Uncertainties Using the R-Matrix Formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jouanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNA + MC 2024 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sfen, Oct 2024, Paris, France. pp.07012, </w:t>
+              <w:t xml:space="preserve">PHYSOR 2024 - International Conference on Physics of Reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ame, Apr 2024, San Francisco, France. pp.973-981, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202430207012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/PHYSOR24-43558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04890976v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04891866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Possible use of Propagation of Resonance Parameters Uncertainties Using the R-Matrix Formalism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optimization Approach to Improve Thermal Scattering Law Using Experimental Total Cross Section Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSOR 2024 - International Conference on Physics of Reactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ame, Apr 2024, San Francisco, France. pp.973-981, </w:t>
+              <w:t xml:space="preserve">International Conference on Physics of Reactors (PHYSOR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, San Francisco, France. pp.562-571, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13182/PHYSOR24-43558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/PHYSOR24-43335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04891866v1</w:t>
+                <w:t xml:space="preserve">irsn-04888707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal scattering law for ice based on neutron time-of-flight experiments carried out at the SEQUOIA spectrometer at the Oak Ridge National Laboratory</w:t>
               </w:r>
@@ -1991,72 +1991,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Jaiswal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Criticality Safety Division Topical Meeting (NCSD 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, American Nuclear Society, Jun 2022, Anaheim, United States. pp.30-37, </w:t>
+              <w:t xml:space="preserve">, American Nuclear Society (ANS), Jun 2022, Anaheim, United States. pp.30-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13182/T126-37409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2849,51 +2862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F43D8FDB"/>
+    <w:nsid w:val="818AD533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3080,51 +3093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vaibhav-jaiswal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6367-8458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jaiswal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne4030035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Leal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Kolesnikov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023914005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolesnikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023914007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05455008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05455000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Bengoechea Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2508040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05111043v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petillon Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Arthur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuiart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brovchenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NCSD25-47777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2530301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05446004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adimir dos Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Greene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Ramic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NCSD25-47964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Allannavar Basavaraja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Salino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429405001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/PHYSOR24-43335" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Basavaraja Allannavar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemi Petillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430207012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04891866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/PHYSOR24-43558" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T126-37409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Javier Cordova Uvidia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardelay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T126-37482" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeck Wim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhi Emmanuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Calzavara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714613006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pignet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02390769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LILUR036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vaibhav-jaiswal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6367-8458" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Jaiswal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454983v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne4030035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Leal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Kolesnikov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023914005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolesnikov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023914007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05455008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05455000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Bengoechea Fernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2530301" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jouanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2025.2508040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05111043v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petillon Barth&#233;l&#233;mi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Arthur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuiart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brovchenko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NCSD25-47777" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05446004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adimir dos Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Greene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemal Ramic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NCSD25-47964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Allannavar Basavaraja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Salino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429405001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04890976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Basavaraja Allannavar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemi Petillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430207012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04891866v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/PHYSOR24-43558" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/PHYSOR24-43335" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05454991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T126-37409" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Javier Cordova Uvidia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bardelay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T126-37482" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeck Wim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhi Emmanuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Calzavara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714613006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05462923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pignet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02390769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LILUR036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>