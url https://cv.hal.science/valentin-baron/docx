--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1226,282 +1226,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution source localization in underwater acoustics for deep sea mining monitoring</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rania Bassila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Somaglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edith Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328906v1</w:t>
+                <w:t xml:space="preserve">hal-02272566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution source localization in underwater acoustics for deep sea mining monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272566v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et identification acoustique de drones par mesures d'antennerie et apprentissage supervisé</w:t>
               </w:r>
@@ -1975,51 +1975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuzel Yakhina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barcet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carbonelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03199353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEI121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuzel Yakhina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barcet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carbonelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03199353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEI121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>