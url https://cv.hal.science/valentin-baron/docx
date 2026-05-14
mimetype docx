--- v1 (2026-04-09)
+++ v2 (2026-05-14)
@@ -755,498 +755,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of an underwater prototype array: from simulation design to mechanical assessment</w:t>
+                <w:t xml:space="preserve">Gears and bearings defaults: from classification to diagnosis using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Jaumont</w:t>
+                <w:t xml:space="preserve">Sylvain Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carbonelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348425v1</w:t>
+                <w:t xml:space="preserve">hal-02188537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception of an underwater prototype array: from simulation design to mechanical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Jaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2019 - OCEANS '19 MTS/IEEE. Let’s sea our future together</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02385442v1</w:t>
+                <w:t xml:space="preserve">hal-02348425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de sources de bruit en prospection minière sous-marine : une preuve de concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+                <w:t xml:space="preserve">Drone localization and identification using an acoustic array and supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Muschinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome I. Mars</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence and Machine Learning in Defense Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2533039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328927v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gears and bearings defaults: from classification to diagnosis using machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Barcet</w:t>
+                <w:t xml:space="preserve">Localisation de sources de bruit en prospection minière sous-marine : une preuve de concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carbonelli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188537v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abysound, an end to end system for noise impact measurement of deep sea mining production tool</w:t>
               </w:r>
@@ -1366,51 +1366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution source localization in underwater acoustics for deep sea mining monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia-Thuy Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1975,51 +1975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuzel Yakhina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barcet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carbonelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03199353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEI121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Polichetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005513" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052568v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/joe.2020.3004018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyuzel Yakhina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J058231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876503v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Bonotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barcet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carbonelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jaumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2533039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Thuy Pham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bassila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Bouhier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867555" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03199353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSEI121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>