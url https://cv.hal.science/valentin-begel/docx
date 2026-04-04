--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -990,291 +990,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t>
+                <w:t xml:space="preserve">Children and adults with Attention-Deficit/Hyperactivity Disorder cannot move to the beat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puyjarinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Geny</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Régis Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sijobert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Dellacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Dalla Bella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.11550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11295-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01905215v1</w:t>
+                <w:t xml:space="preserve">hal-03127035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children and adults with Attention-Deficit/Hyperactivity Disorder cannot move to the beat</w:t>
+                <w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puyjarinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.11550. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11295-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127035v1</w:t>
+                <w:t xml:space="preserve">lirmm-01905215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Games: Potential Application and Considerations for Rhythmic Training</w:t>
               </w:r>
@@ -1700,51 +1700,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices de la danse dans les pathologies développementales du cervelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04592397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Palmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60485-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Vugt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Lega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-401-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182726v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devignes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vandenbergue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lemaitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Driss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-019-0092-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dauvergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#233;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dellacherie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11295-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0773-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja A Kotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hitti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Atherton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02540103v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04592397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Palmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60485-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Vugt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Lega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-401-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182726v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devignes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vandenbergue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lemaitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Driss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-019-0092-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dauvergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#233;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dellacherie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11295-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0773-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja A Kotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hitti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Atherton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02540103v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>