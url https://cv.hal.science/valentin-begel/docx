--- v1 (2026-04-04)
+++ v2 (2026-05-21)
@@ -990,542 +990,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children and adults with Attention-Deficit/Hyperactivity Disorder cannot move to the beat</w:t>
+                <w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puyjarinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.11550. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11295-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127035v1</w:t>
+                <w:t xml:space="preserve">lirmm-01905215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Geny</w:t>
+                <w:t xml:space="preserve">Music Games: Potential Application and Considerations for Rhythmic Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Ines Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sijobert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Seilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Dalla Bella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01905215v1</w:t>
+                <w:t xml:space="preserve">hal-02929690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music Games: Potential Application and Considerations for Rhythmic Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BAASTA: Battery for the Assessment of Auditory Sensorimotor and Timing Abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Dalla Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00273⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (3), pp.1128 - 1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0773-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929690v1</w:t>
+                <w:t xml:space="preserve">hal-01771545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAASTA: Battery for the Assessment of Auditory Sensorimotor and Timing Abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children and adults with Attention-Deficit/Hyperactivity Disorder cannot move to the beat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Puyjarinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bégel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dellacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dalla Bella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (3), pp.1128 - 1145. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.11550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-016-0773-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11295-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771545v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1700,51 +1700,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices de la danse dans les pathologies développementales du cervelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04592397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Palmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60485-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Vugt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Lega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-401-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182726v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devignes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vandenbergue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lemaitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Driss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-019-0092-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dauvergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#233;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dellacherie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11295-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0773-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja A Kotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hitti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Atherton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02540103v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04592397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Demos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Palmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60485-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris van Vugt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Albouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Lega" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-401-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182726v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565233v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devignes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Vandenbergue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lemaitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Driss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-019-0092-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Dauvergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G&#233;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2018.08.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01771545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0773-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03127035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dellacherie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11295-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja A Kotz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hitti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gray Atherton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02540103v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01684423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>