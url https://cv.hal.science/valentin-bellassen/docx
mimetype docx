--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -360,404 +360,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of the nutritional quality and carbon footprint of school menus in the Paris area</w:t>
+                <w:t xml:space="preserve">Organic farming offers promising mitigation potential in dairy systems without compromising economic performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+                <w:t xml:space="preserve">Mathieu Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fillâtre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Catherine Brocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2021-0051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 334, pp.117405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719918v1</w:t>
+                <w:t xml:space="preserve">hal-03995376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Védrine</w:t>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 210, pp.107856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farming offers promising mitigation potential in dairy systems without compromising economic performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The drivers of the nutritional quality and carbon footprint of school menus in the Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lambotte</w:t>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+                <w:t xml:space="preserve">Marie Fillâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Brocas</w:t>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 334, pp.117405. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.147-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2021-0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995376v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
               </w:r>
@@ -1239,334 +1239,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon footprint and economic performance of dairy farms: the case of protected designation of origin dairy farms in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Foodmiles: The Logistics of Food Chains Applied to Food Quality Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzica Brečić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102979⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021963v1</w:t>
+                <w:t xml:space="preserve">hal-03364119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Footprint of Food Quality Schemes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Chiussi</w:t>
+                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ružica Brečić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Donati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Áron Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.145-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0045⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267194v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Certified Supply Chains More Socially Sustainable ? A Bargaining Power Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Csillag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,941 +1592,924 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (2), pp.177-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jafio-2019-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Footprint of Food Quality Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chiussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Boehm</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Áron Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526645v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Spill-Over of Food Quality Schemes on Their Territory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon footprint and economic performance of dairy farms: the case of protected designation of origin dairy farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.95-111. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267437v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
+                <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ružica Brečić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Donati</w:t>
+                <w:t xml:space="preserve">Michael Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.113-126. </w:t>
+              <w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265997v1</w:t>
+                <w:t xml:space="preserve">hal-03526645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodmiles: The Logistics of Food Chains Applied to Food Quality Schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Economic Spill-Over of Food Quality Schemes on Their Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Veneziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liesbeth Dries</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.127-143. </w:t>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.95-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364119v1</w:t>
+                <w:t xml:space="preserve">hal-03267437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement du climat : est-ce que la forêt française peut apporter des solutions d’ici 2050 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic and Geographical Indication Certifications' Contributions to Employment and Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Valade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Leedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, en ligne, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871584v1</w:t>
+                <w:t xml:space="preserve">hal-02976794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once a quality-food consumer, always a quality-food consumer? Consumption patterns of organic, label rouge, and geographical indications in French scanner data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+                <w:t xml:space="preserve">Réchauffement du climat : est-ce que la forêt française peut apporter des solutions d’ici 2050 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00121-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02924042v1</w:t>
+                <w:t xml:space="preserve">hal-02871584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic and Geographical Indication Certifications' Contributions to Employment and Education</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Once a quality-food consumer, always a quality-food consumer? Consumption patterns of organic, label rouge, and geographical indications in French scanner data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, en ligne, </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00121-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976794v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Food Quality Schemes and Net Price Premiums Go Together?</w:t>
               </w:r>
@@ -2521,64 +2521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzica Brečić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Csillag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon costs and benefits of France’s biomass energy production targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,51 +2867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustaining the sequestration efficiency of the European forest sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,265 +3333,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance of the Parties to the Kyoto Protocol in the first commitment period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What would dense atmospheric observation networks bring to the quantification of city CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morel</w:t>
+                <w:t xml:space="preserve">Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2016.1164658⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (12), pp.7743 - 7771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-7743-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425106v1</w:t>
+                <w:t xml:space="preserve">hal-01587290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What would dense atmospheric observation networks bring to the quantification of city CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Compliance of the Parties to the Kyoto Protocol in the first commitment period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shishlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (12), pp.7743 - 7771. </w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.768-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-7743-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2016.1164658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587290v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the wake of Paris Agreement, scientists must embrace new directions for climate change research</w:t>
               </w:r>
@@ -3705,649 +3705,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring, reporting and verifying emissions in the climate economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of the experience with monitoring uncertainty requirements in the Clean Development Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Shishlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate2544⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 0, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1046414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190149v1</w:t>
+                <w:t xml:space="preserve">hal-01196466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vertically discretised canopy description for ORCHIDEE (SVN r2290) and the modifications to the energy, water and carbon fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naudts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Naudts</w:t>
+                <w:t xml:space="preserve">J. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (7), pp.2035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-8-2035-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHIDEE-SRC v1.0: an extension of the land surface model ORCHIDEE for simulating short rotation coppice poplar plantations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring, reporting and verifying emissions in the climate economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Afriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon de Groote</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+                <w:t xml:space="preserve">Alexandra Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-1461-2015⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01222412v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ORCHIDEE-SRC v1.0: an extension of the land surface model ORCHIDEE for simulating short rotation coppice poplar plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toon de Groote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Zona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Broeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Treut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francois-Marie Breon</w:t>
+                <w:t xml:space="preserve">M. S. Verlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.1461- 1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-1461-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241065v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the experience with monitoring uncertainty requirements in the Clean Development Mechanism</w:t>
+                <w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Shishlov</w:t>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Marie Breon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 décembre 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196466v1</w:t>
+                <w:t xml:space="preserve">hal-01241065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon sequestration: Managing forests in uncertain times</w:t>
               </w:r>
@@ -4418,243 +4418,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de Kyoto et marché carbone européen : comment les émissions des secteurs de l’agrofourniture, de l’agriculture et de l’agroalimentaire sont-elles prises en compte ?</w:t>
+                <w:t xml:space="preserve">Fire regimes and variability in aboveground woody biomass in miombo woodland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Foucherot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Makoto Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Poulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (5), pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JG002505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190129v1</w:t>
+                <w:t xml:space="preserve">hal-01138869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire regimes and variability in aboveground woody biomass in miombo woodland</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocole de Kyoto et marché carbone européen : comment les émissions des secteurs de l’agrofourniture, de l’agriculture et de l’agroalimentaire sont-elles prises en compte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, 27 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138869v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating boreal forest carbon dynamics after stand-replacing fire disturbance: insights from a global process-based vegetation model</w:t>
               </w:r>
@@ -4859,398 +4859,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed forest age structure in Europe 1950-2010</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cycle du carbone dans les forêts et le changement climatique : comprendre le passé pour s’adapter au futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.08.048⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123090v1</w:t>
+                <w:t xml:space="preserve">hal-01122956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European land and inland water CO2, CO, CH4 and N2O balance between 2001 and 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bastviken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9, pp.3357-3380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-9-3357-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle du carbone dans les forêts et le changement climatique : comprendre le passé pour s’adapter au futur</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructed forest age structure in Europe 1950-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vilén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Schelhaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 286, pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.08.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122956v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser le carbone forestier français: le Club carbone Forêt-Bois</w:t>
               </w:r>
@@ -5321,429 +5321,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling forest management within a global vegetation model-part 2: model validation from a tree to a continental scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest biomass allometry in global land surface models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. O. Guin</w:t>
+                <w:t xml:space="preserve">Nicolas Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Dhote Dhôte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">C. B. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 222 (1), pp.57-75. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.GB3015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010GB003917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000729v1</w:t>
+                <w:t xml:space="preserve">hal-01050528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential knowledge gain in large-scale simulations of forest carbon fluxes from remotely sensed biomass and height</w:t>
+                <w:t xml:space="preserve">Modelling forest management within a global vegetation model-part 2: model validation from a tree to a continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delbart</w:t>
+                <w:t xml:space="preserve">Guerric G. Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Luyssaert</w:t>
+                <w:t xml:space="preserve">O. O. Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote Dhôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.11.002⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (1), pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149366v1</w:t>
+                <w:t xml:space="preserve">hal-01000729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest biomass allometry in global land surface models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Wolf</w:t>
+                <w:t xml:space="preserve">Potential knowledge gain in large-scale simulations of forest carbon fluxes from remotely sensed biomass and height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. B. Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (3), pp.GB3015. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 261 (3), pp.515-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GB003917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01050528v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and attribution of the carbon sink of European forests between 1950 and 2000</w:t>
               </w:r>
@@ -5857,626 +5857,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00853357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria spatialization of soil organic carbon sequestration potential from agricultural intensification in Senegal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical and future perspectives of global soil carbon response to climate and land-use changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
+                <w:t xml:space="preserve">P. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Chéry</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gitz</w:t>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Touré</w:t>
+                <w:t xml:space="preserve">L. Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 98 (1-2), pp.213-243. </w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (62B), pp.700-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-009-9635-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0889.2010.00499.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149374v1</w:t>
+                <w:t xml:space="preserve">bioemco-00576313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-energy retains its mitigation potential under elevated CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling forest management within a global vegetation model—Part 1: Model structure and general behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Liberloo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011648⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (20), pp.2458-2474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149952v2</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling forest management within a global vegetation model—Part 1: Model structure and general behaviour</w:t>
+                <w:t xml:space="preserve">Multi-criteria spatialization of soil organic carbon sequestration potential from agricultural intensification in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Le Maire</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">J.P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Viovy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Gitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.008⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (1-2), pp.213-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-009-9635-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661588v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and future perspectives of global soil carbon response to climate and land-use changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-energy retains its mitigation potential under elevated CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">M. Liberloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Eglin</w:t>
+                <w:t xml:space="preserve">S.N. Djomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Piao</w:t>
+                <w:t xml:space="preserve">M. Lukac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (62B), pp.700-718. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0889.2010.00499.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00576313v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Emissions from Deforestation and Degradation in Cameroon–Assessing costs and benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (1-2), pp.336-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 561 p, 2015, 9781107098480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7441,338 +7441,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Flour in France</w:t>
+                <w:t xml:space="preserve">PDO Comté Cheese in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Juge</w:t>
+                <w:t xml:space="preserve">Elisa Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Langard</w:t>
+                <w:t xml:space="preserve">Lisa Delesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Le Traou</w:t>
+                <w:t xml:space="preserve">Amaury Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Rival</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Simmen</w:t>
+                <w:t xml:space="preserve">Rémi Courbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 3, Springer Nature Switzerland AG, pp.49-68, 2019, 978-3-030-27507-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_3⟩</w:t>
+              <w:t xml:space="preserve">, Chapter 21, Springer Nature Switzerland AG, pp.405-426, 2019, 978-3-030-27507-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401242v1</w:t>
+                <w:t xml:space="preserve">hal-02401239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDO Comté Cheese in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Flour in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Husson</w:t>
+                <w:t xml:space="preserve">Elie Langard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Delesse</w:t>
+                <w:t xml:space="preserve">Mathilde Le Traou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Paget</w:t>
+                <w:t xml:space="preserve">Agathe Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Maëlle Simmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 21, Springer Nature Switzerland AG, pp.405-426, 2019, 978-3-030-27507-5. </w:t>
+              <w:t xml:space="preserve">, Chapter 3, Springer Nature Switzerland AG, pp.49-68, 2019, 978-3-030-27507-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401239v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,545 +7951,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trendsetter for companies and industrial sites: The EU Emissions Trading Scheme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacquier</w:t>
+                <w:t xml:space="preserve">Variant 2: sectoral MRV at the jurisdictional level - forestry (REDD+) in the VCS and the UNFCCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781316162262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159239v1</w:t>
+                <w:t xml:space="preserve">hal-01159248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: key notions and trade-offs involved in MRVing emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trendsetter for companies and industrial sites: The EU Emissions Trading Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian Cochran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9781107098480</w:t>
+              <w:t xml:space="preserve">, 2015, 9781316162262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159250v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis</w:t>
+                <w:t xml:space="preserve">Introduction: key notions and trade-offs involved in MRVing emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781107098480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159251v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trendsetter for territorial schemes: national GHG inventories under the UNFCCC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Afriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781107098480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159249v1</w:t>
+                <w:t xml:space="preserve">hal-01159251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant 2: sectoral MRV at the jurisdictional level - forestry (REDD+) in the VCS and the UNFCCC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Deheza</w:t>
+                <w:t xml:space="preserve">Trendsetter for territorial schemes: national GHG inventories under the UNFCCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9781316162262</w:t>
+              <w:t xml:space="preserve">, 2015, 9781107098480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159248v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2: La participation à des programmes de compensation volontaire</w:t>
               </w:r>
@@ -8596,203 +8596,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key elements and challenges in monitoring, certifying and financing forestry carbon projects</w:t>
+                <w:t xml:space="preserve">European climate targets: land-use and forestry contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Tronquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941284v1</w:t>
+                <w:t xml:space="preserve">hal-02787181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European climate targets: land-use and forestry contributions</w:t>
+                <w:t xml:space="preserve">Key elements and challenges in monitoring, certifying and financing forestry carbon projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Shishlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Tronquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02787181v1</w:t>
+                <w:t xml:space="preserve">hal-01941284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8924,51 +8924,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
@@ -9000,97 +9000,97 @@
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127327v1</w:t>
+                <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
@@ -9122,341 +9122,341 @@
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126366v3</w:t>
+                <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143887v1</w:t>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110171v2</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au Groupe Scientifique et Technique du Label bas-carbone - Méthode Reconstitution de peuplements forestiers dégradés</w:t>
+                <w:t xml:space="preserve">Rapport au Groupe Scientifique et Technique du Label bas-carbone - Méthode Boisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
@@ -9476,75 +9476,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186253v1</w:t>
+                <w:t xml:space="preserve">hal-05186240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport au Groupe Scientifique et Technique du Label bas-carbone - Méthode Boisement</w:t>
+                <w:t xml:space="preserve">Rapport au Groupe Scientifique et Technique du Label bas-carbone - Méthode Reconstitution de peuplements forestiers dégradés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
@@ -9564,244 +9564,244 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186240v1</w:t>
+                <w:t xml:space="preserve">hal-05186253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de revue de la méthode « Gestion forestière optimisée »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
+                <w:t xml:space="preserve">Overview of forest carbon inclusion in certification schemes and need for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilié Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I4CE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186263v1</w:t>
+                <w:t xml:space="preserve">hal-05186209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of forest carbon inclusion in certification schemes and need for improvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Favrel</w:t>
+                <w:t xml:space="preserve">Rapport de revue de la méthode « Gestion forestière optimisée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilié Storms</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05186209v1</w:t>
+                <w:t xml:space="preserve">hal-05186263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators-based economic evaluation of soil policies</w:t>
               </w:r>
@@ -10156,51 +10156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puits de carbone : l’ambition de la France est-elle réaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Tronquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,161 +10251,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the Contribution of the Land Use, Land-use Change and Forestry Sector to the Green Deal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une alimentation plus durable augmente-t-elle le budget des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Kenney</w:t>
+                <w:t xml:space="preserve">Lucile Rogissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] European Commission. 2021</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 67, I4CE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813382v1</w:t>
+                <w:t xml:space="preserve">hal-03515551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting and reporting on climate action carried out within the framework of the Low-Carbon Standard Clarifications and practical examples from the agricultural sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10427,145 +10397,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] I4CE. 2021, p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alimentation plus durable augmente-t-elle le budget des consommateurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviewing the Contribution of the Land Use, Land-use Change and Forestry Sector to the Green Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asger Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Kowalczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kenney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Rogissart</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[0] 67, I4CE. 2021</w:t>
+                <w:t xml:space="preserve">Neil Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515551v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments from the Strength2Food project on the European Commission's Inception Impact Assessment for the revision of the EU Geographical Indications (GIs) scheme</w:t>
               </w:r>
@@ -10995,257 +10995,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 10.1 of the Strength2Food H2020 project</w:t>
+                <w:t xml:space="preserve">Domestic carbon standards in Europe - Overview and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Aristotle University of Thessaloniki. 2019</w:t>
+                <w:t xml:space="preserve">Gabriella Cevallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911862v1</w:t>
+                <w:t xml:space="preserve">hal-02503313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocaliser la filière bois française : une bonne idée pour le climat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Grimault</w:t>
+                <w:t xml:space="preserve">Creation d’un cadre de certification carbone pour le secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brûlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] I4CE; INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503311v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11254,746 +11224,776 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food policies and climate: a literature review</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, pp.26</w:t>
+                <w:t xml:space="preserve">Deliverable 10.1 of the Strength2Food H2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimia Tsakiridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Karelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charoula Chousou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Lazaridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Aristotle University of Thessaloniki. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119578v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating greenhouse gas emissions from food consumption: methods and results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+                <w:t xml:space="preserve">Relocaliser la filière bois française : une bonne idée pour le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Cevallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, pp.20</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119577v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Amilien</w:t>
+                <w:t xml:space="preserve">Food policies and climate: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Böhm</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02788209v1</w:t>
+                <w:t xml:space="preserve">hal-02119578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating greenhouse gas emissions from food consumption: methods and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790404v1</w:t>
+                <w:t xml:space="preserve">hal-02119577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic carbon standards in Europe - Overview and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Grimault</w:t>
+                <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inconnu. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503313v1</w:t>
+                <w:t xml:space="preserve">hal-02788209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation d’un cadre de certification carbone pour le secteur agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Brûlez</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03023107v1</w:t>
+                <w:t xml:space="preserve">hal-02790404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building synergies between sustainable forest management certification and carbon certification: what bases are there and for what impact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brûlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12067,51 +12067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12172,51 +12172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12508,51 +12508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan carbone de la ressource forestiere francaise - Projections du puits de carbone de la filière forêt-bois française et incertitude sur ses déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12774,51 +12774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12984,77 +12984,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Marie Breon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2015, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13128,382 +13128,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dōmo arigatō Kyoto: four key lessons from the Kyoto Protocol for a new agreement in Paris 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Moving from the CDM to &amp;quot;various approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 35, auto-saisine. 2014, 8 p</w:t>
+              <w:t xml:space="preserve">[Research Report] 34, auto-saisine. 2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151914v1</w:t>
+                <w:t xml:space="preserve">hal-01151911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atténuation du changement climatique par les produits bois au sein des politiques françaises : priorité au bois-énergie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen N'Goran</w:t>
+                <w:t xml:space="preserve">Dōmo arigatō Kyoto: four key lessons from the Kyoto Protocol for a new agreement in Paris 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CDC Climat Research. 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] 35, auto-saisine. 2014, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271329v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Kyoto credits by European industrial installations: from an efficient market to a burst bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Stephan</w:t>
+                <w:t xml:space="preserve">L'atténuation du changement climatique par les produits bois au sein des politiques françaises : priorité au bois-énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen N'Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 43, auto-saisine. 2014, 24 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CDC Climat Research. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123087v2</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving from the CDM to &amp;quot;various approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Shishlov</w:t>
+                <w:t xml:space="preserve">Use of Kyoto credits by European industrial installations: from an efficient market to a burst bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 34, auto-saisine. 2014, 4 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 43, auto-saisine. 2014, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151911v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of European forest-related policies to climate change mitigation: energy substitution first</w:t>
               </w:r>
@@ -13581,51 +13581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking private investments in energy efficiency through carbon finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13660,51 +13660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International climate negotiations at COP 18: the art of the Doha-ble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,448 +13746,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than 800 agricultural and agri-food sites affected by the EU ETS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+                <w:t xml:space="preserve">International Climate Negotiations - COP 19: do not underestimate the MRV breakthrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CDC Climat Research. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 33, auto-saisine. 2013, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271322v1</w:t>
+                <w:t xml:space="preserve">hal-01151917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Climate Negotiations - COP 19: do not underestimate the MRV breakthrough</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">More than 800 agricultural and agri-food sites affected by the EU ETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CDC Climat Research. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dupont</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01151917v1</w:t>
+                <w:t xml:space="preserve">hal-03271322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the forestry sector in reducing European emissions: the European Commission starts with a tally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10 lessons from 10 years of the CDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Shishlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 17, auto-saisine. 2012, 7 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 37, auto-saisine. 2012, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152330v1</w:t>
+                <w:t xml:space="preserve">hal-01151437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 lessons from 10 years of the CDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Shishlov</w:t>
+                <w:t xml:space="preserve">The risks of CDM projects: How did only 30% of expected credits come through?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 37, auto-saisine. 2012, 39 p</w:t>
+              <w:t xml:space="preserve">[Research Report] 2012-11, auto-saisine. 2012, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151437v2</w:t>
+                <w:t xml:space="preserve">hal-01152328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risks of CDM projects: How did only 30% of expected credits come through?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the forestry sector in reducing European emissions: the European Commission starts with a tally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2012-11, auto-saisine. 2012, pp.173</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 17, auto-saisine. 2012, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152328v1</w:t>
+                <w:t xml:space="preserve">hal-01152330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivering REDD+ incentives to local stakeholders: lessons from forest carbon frameworks in developed countries</w:t>
               </w:r>
@@ -14325,614 +14325,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Implementation: a frontier mechanism within the borders of an emissions cap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Will there still be a market price for CERs and ERUs in two years time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 33, auto-saisine. 2012, pp.40</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 13, auto-saisine. 2012, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168452v1</w:t>
+                <w:t xml:space="preserve">hal-01151432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will there still be a market price for CERs and ERUs in two years time?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Implementation: a frontier mechanism within the borders of an emissions cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Shishlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 13, auto-saisine. 2012, 6 p</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 33, auto-saisine. 2012, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151432v2</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Offset Projects in the Agricultural Sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+                <w:t xml:space="preserve">Voluntary carbon offsetting by local authorities: practices and lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Kebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 31, auto-saisine. 2011, pp.40</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 29, auto-saisine. 2011, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152326v1</w:t>
+                <w:t xml:space="preserve">hal-01151438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary carbon offsetting by local authorities: practices and lessons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Kebe</w:t>
+                <w:t xml:space="preserve">Carbon Offset Projects in the Agricultural Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 31, auto-saisine. 2011, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Leseur</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01151438v2</w:t>
+                <w:t xml:space="preserve">hal-01152326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durban: one small promising step for climate… by 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Morel</w:t>
+                <w:t xml:space="preserve">Assessment of supply-demand balance for Kyoto offsets (CERs and ERUs) up to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Delbosc</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 10, auto-saisine. 2011, pp.8</w:t>
+              <w:t xml:space="preserve">[University works] 10, auto-saisine. 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152325v1</w:t>
+                <w:t xml:space="preserve">hal-01152327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of supply-demand balance for Kyoto offsets (CERs and ERUs) up to 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durban: one small promising step for climate… by 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[University works] 10, auto-saisine. 2011, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] 10, auto-saisine. 2011, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152327v1</w:t>
+                <w:t xml:space="preserve">hal-01152325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting carbon value out of the forestry and wood sector in Annex I Countries: The French Example</w:t>
               </w:r>
@@ -15840,51 +15840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaverina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fill&#226;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2021-0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Mancini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Guareschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12360" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631358v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kowalczewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Olesen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01321-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chiussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0045" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Veneziani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Villaverde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2019.10024882" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Njakou Djomo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride Jesus van Der Kellen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13021-018-0113-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shishlov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0055-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peaucelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12557" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0157-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1164658" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vogel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-7743-2016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Afriat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alberola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2544" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mcgrath" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2035-2015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon de Groote" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Zona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Broeckx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Verlinden" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1461-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shishlov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1046414" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/506153a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foucherot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Saito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Williams" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JG002505" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-8233-2013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cormier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.11.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vil&#233;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gunia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Verkerk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Schelhaas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.08.048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QGSHT1P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150807v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3357-2012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122956v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48435" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Deheza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51114" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Guin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote Dh&#244;te" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.11.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Field" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB003917" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02476.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149374v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gitz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9635-x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZ3FCRZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149952v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberloo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Djomo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011648" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQ7KLQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2010.00499.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149369v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.03.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFVMZ3G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leguet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305444.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159250v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305436.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159251v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305447.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159249v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305446.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159248v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305445.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110086068/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941284v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grimault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787181v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Tronquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186253v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186240v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186263v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186209v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Favrel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ili&#233; Storms" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791135v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Diao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Pierres" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813270v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813103v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonvillain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Foucherot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813382v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kenney" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bird" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613848v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515551v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rogissart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140855v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gorton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hallam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894104v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Tsakiridou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karelakis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charoula Chousou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Lazaridou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503311v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cevallos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119578v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119577v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503313v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023107v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#251;lez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881407v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629845v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630638v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152980v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594709v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162214v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151914v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271329v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N'Goran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123087v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stephan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alberola" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151919v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leguet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271322v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151917v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151437v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152328v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152331v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152329v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168452v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leguet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151432v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152326v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151438v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kebe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152325v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delbosc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152327v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151442v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deheza" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151439v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaphoff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shvidenko" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepaschenko" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149372v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guigon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190162v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassous" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dietzsch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartzman" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190163v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190165v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chameides" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820838v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789774v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaverina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fill&#226;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2021-0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Mancini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Guareschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12360" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631358v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kowalczewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Olesen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01321-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chiussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilkinson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Veneziani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Villaverde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2019.10024882" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Njakou Djomo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride Jesus van Der Kellen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13021-018-0113-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shishlov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0055-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peaucelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12557" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0157-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vogel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-7743-2016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1164658" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shishlov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1046414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudts" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mcgrath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2035-2015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Afriat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alberola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2544" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon de Groote" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Zona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Broeckx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Verlinden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1461-2015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/506153a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Saito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Williams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JG002505" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foucherot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-8233-2013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cormier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.11.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48435" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150807v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3357-2012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vil&#233;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gunia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Verkerk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Schelhaas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.08.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QGSHT1P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Deheza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51114" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB003917" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Guin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote Dh&#244;te" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.11.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02476.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576313v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2010.00499.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQ7KLQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9635-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZ3FCRZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149952v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberloo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Djomo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011648" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149369v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.03.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFVMZ3G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leguet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159248v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305445.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305444.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159250v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305436.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159251v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305447.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305446.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110086068/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grimault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Tronquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941284v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186253v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Favrel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ili&#233; Storms" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186263v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791135v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Diao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Pierres" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813270v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813103v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonvillain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Foucherot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rogissart" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613848v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kenney" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bird" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140855v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gorton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hallam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894104v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503313v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cevallos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023107v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#251;lez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911862v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Tsakiridou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karelakis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charoula Chousou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Lazaridou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503311v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119578v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119577v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881407v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629845v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630638v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152980v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594709v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162214v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151911v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151914v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271329v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N'Goran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123087v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stephan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alberola" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151919v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leguet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151917v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupont" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271322v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151437v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152328v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152330v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152331v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152329v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151432v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168452v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leguet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151438v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kebe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152326v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152327v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delbosc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152325v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151442v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deheza" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151439v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaphoff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shvidenko" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepaschenko" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149372v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guigon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190162v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassous" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dietzsch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartzman" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190163v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190165v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chameides" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820838v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789774v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>