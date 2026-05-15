--- v1 (2026-04-16)
+++ v2 (2026-05-15)
@@ -360,404 +360,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic farming offers promising mitigation potential in dairy systems without compromising economic performances</w:t>
+                <w:t xml:space="preserve">The drivers of the nutritional quality and carbon footprint of school menus in the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lambotte</w:t>
+                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Brocas</w:t>
+                <w:t xml:space="preserve">Marie Fillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2021-0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995376v1</w:t>
+                <w:t xml:space="preserve">hal-03719918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic farming offers promising mitigation potential in dairy systems without compromising economic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Védrine</w:t>
+                <w:t xml:space="preserve">Mathieu Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legras</w:t>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+                <w:t xml:space="preserve">Catherine Brocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210, pp.107856. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 334, pp.117405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113250v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The drivers of the nutritional quality and carbon footprint of school menus in the Paris area</w:t>
+                <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chiaverina</w:t>
+                <w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Raynaud</w:t>
+                <w:t xml:space="preserve">Lionel Védrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fillâtre</w:t>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (2), pp.147-169. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.107856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2021-0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719918v1</w:t>
+                <w:t xml:space="preserve">hal-04113250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A marginal abatement cost curve for climate change mitigation by additional carbon storage in French agricultural land</w:t>
               </w:r>
@@ -1239,1277 +1239,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foodmiles: The Logistics of Food Chains Applied to Food Quality Schemes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon footprint and economic performance of dairy farms: the case of protected designation of origin dairy farms in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0040⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364119v1</w:t>
+                <w:t xml:space="preserve">hal-03021963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Are Certified Supply Chains More Socially Sustainable ? A Bargaining Power Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Csillag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Drut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.177-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265997v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Certified Supply Chains More Socially Sustainable ? A Bargaining Power Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Péter Csillag</w:t>
+                <w:t xml:space="preserve">Water Footprint of Food Quality Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chiussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Drut</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Áron Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247010v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Footprint of Food Quality Schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Áron Török</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0045⟩</w:t>
+              <w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267194v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon footprint and economic performance of dairy farms: the case of protected designation of origin dairy farms in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic Spill-Over of Food Quality Schemes on Their Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Veneziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 186, 12 p. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.95-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021963v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Foodmiles: The Logistics of Food Chains Applied to Food Quality Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bodini</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Boehm</w:t>
+                <w:t xml:space="preserve">Ruzica Brečić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Data Journal for the Humanities and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/24523666-bja10009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.127-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526645v1</w:t>
+                <w:t xml:space="preserve">hal-03364119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Spill-Over of Food Quality Schemes on Their Territory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Carbon and Land Footprint of Certified Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ružica Brečić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Donati</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.95-111. </w:t>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267437v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic and Geographical Indication Certifications' Contributions to Employment and Education</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réchauffement du climat : est-ce que la forêt française peut apporter des solutions d’ici 2050 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Leedon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0042⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976794v1</w:t>
+                <w:t xml:space="preserve">hal-02871584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement du climat : est-ce que la forêt française peut apporter des solutions d’ici 2050 ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Valade</w:t>
+                <w:t xml:space="preserve">Once a quality-food consumer, always a quality-food consumer? Consumption patterns of organic, label rouge, and geographical indications in French scanner data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.13⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00121-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871584v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once a quality-food consumer, always a quality-food consumer? Consumption patterns of organic, label rouge, and geographical indications in French scanner data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic and Geographical Indication Certifications' Contributions to Employment and Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Leedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural &amp; Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, en ligne, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00121-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924042v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Food Quality Schemes and Net Price Premiums Go Together?</w:t>
               </w:r>
@@ -2521,64 +2521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzica Brečić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Csillag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon costs and benefits of France’s biomass energy production targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,235 +2861,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining the sequestration efficiency of the European forest sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pricing Monitoring Uncertainty in Climate Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Magand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+                <w:t xml:space="preserve">I. Shishlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 405, pp.44-55. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (4), pp.949-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-016-0055-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675305v1</w:t>
+                <w:t xml:space="preserve">hal-01425109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing Monitoring Uncertainty in Climate Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustaining the sequestration efficiency of the European forest sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Shishlov</w:t>
+                <w:t xml:space="preserve">Claire Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (4), pp.949-974. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 405, pp.44-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-016-0055-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425109v1</w:t>
+                <w:t xml:space="preserve">hal-01675305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to optimal discretization of plant functional types in a process-based ecosystem model with forest management: a case study for temperate conifers</w:t>
               </w:r>
@@ -3333,265 +3333,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What would dense atmospheric observation networks bring to the quantification of city CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compliance of the Parties to the Kyoto Protocol in the first commitment period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shishlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">R. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-7743-2016⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.768-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2016.1164658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587290v1</w:t>
+                <w:t xml:space="preserve">hal-01425106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance of the Parties to the Kyoto Protocol in the first commitment period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Shishlov</w:t>
+                <w:t xml:space="preserve">What would dense atmospheric observation networks bring to the quantification of city CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emissions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felix Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (6), pp.768-782. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (12), pp.7743 - 7771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14693062.2016.1164658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-7743-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425106v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the wake of Paris Agreement, scientists must embrace new directions for climate change research</w:t>
               </w:r>
@@ -3705,649 +3705,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the experience with monitoring uncertainty requirements in the Clean Development Mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring, reporting and verifying emissions in the climate economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Shishlov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Afriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1046414⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196466v1</w:t>
+                <w:t xml:space="preserve">hal-01190149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vertically discretised canopy description for ORCHIDEE (SVN r2290) and the modifications to the energy, water and carbon fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Naudts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (7), pp.2035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-8-2035-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring, reporting and verifying emissions in the climate economy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ORCHIDEE-SRC v1.0: an extension of the land surface model ORCHIDEE for simulating short rotation coppice poplar plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Barker</w:t>
+                <w:t xml:space="preserve">Toon de Groote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Zona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Broeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Verlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nclimate2544⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp.1461- 1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-1461-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01190149v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORCHIDEE-SRC v1.0: an extension of the land surface model ORCHIDEE for simulating short rotation coppice poplar plantations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Verlinden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Marie Breon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 décembre 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222412v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t>
+                <w:t xml:space="preserve">Review of the experience with monitoring uncertainty requirements in the Clean Development Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Treut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 0, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1046414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241065v1</w:t>
+                <w:t xml:space="preserve">hal-01196466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon sequestration: Managing forests in uncertain times</w:t>
               </w:r>
@@ -4859,398 +4859,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle du carbone dans les forêts et le changement climatique : comprendre le passé pour s’adapter au futur</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructed forest age structure in Europe 1950-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vilén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Schelhaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48435⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 286, pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122956v1</w:t>
+                <w:t xml:space="preserve">hal-01123090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European land and inland water CO2, CO, CH4 and N2O balance between 2001 and 2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le cycle du carbone dans les forêts et le changement climatique : comprendre le passé pour s’adapter au futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-9-3357-2012⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150807v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructed forest age structure in Europe 1950-2010</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. J. Verkerk</w:t>
+                <w:t xml:space="preserve">The European land and inland water CO2, CO, CH4 and N2O balance between 2001 and 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Seidl</w:t>
+                <w:t xml:space="preserve">Gwenaël Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Schelhaas</w:t>
+                <w:t xml:space="preserve">Robert J. Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bastviken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2012.08.048⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.3357-3380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-3357-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01123090v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser le carbone forestier français: le Club carbone Forêt-Bois</w:t>
               </w:r>
@@ -5857,626 +5857,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00853357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and future perspectives of global soil carbon response to climate and land-use changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling forest management within a global vegetation model—Part 1: Model structure and general behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barre</w:t>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0889.2010.00499.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 221 (20), pp.2458-2474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00576313v1</w:t>
+                <w:t xml:space="preserve">hal-02661588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling forest management within a global vegetation model—Part 1: Model structure and general behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-energy retains its mitigation potential under elevated CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liberloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">S.N. Djomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Viovy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lukac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 221 (20), pp.2458-2474. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661588v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria spatialization of soil organic carbon sequestration potential from agricultural intensification in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël J. Manlay</w:t>
+                <w:t xml:space="preserve">J.P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Chéry</w:t>
+                <w:t xml:space="preserve">V. Gitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (1-2), pp.213-243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-009-9635-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-009-9635-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-energy retains its mitigation potential under elevated CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical and future perspectives of global soil carbon response to climate and land-use changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Liberloo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N. Djomo</w:t>
+                <w:t xml:space="preserve">Thomas Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lukac</w:t>
+                <w:t xml:space="preserve">L. Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11648. </w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (62B), pp.700-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0889.2010.00499.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149952v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00576313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Emissions from Deforestation and Degradation in Cameroon–Assessing costs and benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (1-2), pp.336-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7166,51 +7166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 561 p, 2015, 9781107098480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7441,338 +7441,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDO Comté Cheese in France</w:t>
+                <w:t xml:space="preserve">Organic Flour in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Husson</w:t>
+                <w:t xml:space="preserve">Chloé Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Delesse</w:t>
+                <w:t xml:space="preserve">Elie Langard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Paget</w:t>
+                <w:t xml:space="preserve">Mathilde Le Traou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courbou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Agathe Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Simmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 21, Springer Nature Switzerland AG, pp.405-426, 2019, 978-3-030-27507-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_21⟩</w:t>
+              <w:t xml:space="preserve">, Chapter 3, Springer Nature Switzerland AG, pp.49-68, 2019, 978-3-030-27507-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401239v1</w:t>
+                <w:t xml:space="preserve">hal-02401242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Flour in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PDO Comté Cheese in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Langard</w:t>
+                <w:t xml:space="preserve">Elisa Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Le Traou</w:t>
+                <w:t xml:space="preserve">Lisa Delesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Rival</w:t>
+                <w:t xml:space="preserve">Amaury Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Simmen</w:t>
+                <w:t xml:space="preserve">Rémi Courbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapter 3, Springer Nature Switzerland AG, pp.49-68, 2019, 978-3-030-27507-5. </w:t>
+              <w:t xml:space="preserve">, Chapter 21, Springer Nature Switzerland AG, pp.405-426, 2019, 978-3-030-27507-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401242v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,545 +7951,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant 2: sectoral MRV at the jurisdictional level - forestry (REDD+) in the VCS and the UNFCCC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Deheza</w:t>
+                <w:t xml:space="preserve">Trendsetter for companies and industrial sites: The EU Emissions Trading Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781316162262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159248v1</w:t>
+                <w:t xml:space="preserve">hal-01159239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trendsetter for companies and industrial sites: The EU Emissions Trading Scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: key notions and trade-offs involved in MRVing emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Cochran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9781316162262</w:t>
+              <w:t xml:space="preserve">, 2015, 9781107098480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159239v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: key notions and trade-offs involved in MRVing emissions</w:t>
+                <w:t xml:space="preserve">Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Afriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781107098480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159250v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trendsetter for territorial schemes: national GHG inventories under the UNFCCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781107098480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159251v1</w:t>
+                <w:t xml:space="preserve">hal-01159249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trendsetter for territorial schemes: national GHG inventories under the UNFCCC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chang</w:t>
+                <w:t xml:space="preserve">Variant 2: sectoral MRV at the jurisdictional level - forestry (REDD+) in the VCS and the UNFCCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting for Carbon: Monitoring, Reporting and Verifying Emissions in the Climate Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9781107098480</w:t>
+              <w:t xml:space="preserve">, 2015, 9781316162262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159249v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2: La participation à des programmes de compensation volontaire</w:t>
               </w:r>
@@ -8716,51 +8716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8770,143 +8770,248 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A reproducible framework for comparing household food supply data and food frequency questionnaires across multiple food categories, recall periods and study designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Denieul-Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The drivers of spatial cropping patterns in Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8916,1098 +9021,1098 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-05110171v2</w:t>
+                <w:t xml:space="preserve">hal-05126366v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126366v3</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernard-Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t>
+              <w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143887v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au Groupe Scientifique et Technique du Label bas-carbone - Méthode Boisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport au Groupe Scientifique et Technique du Label bas-carbone - Méthode Reconstitution de peuplements forestiers dégradés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of forest carbon inclusion in certification schemes and need for improvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Favrel</w:t>
+                <w:t xml:space="preserve">Rapport de revue de la méthode « Gestion forestière optimisée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Martel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05186209v1</w:t>
+                <w:t xml:space="preserve">hal-05186263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de revue de la méthode « Gestion forestière optimisée »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
+                <w:t xml:space="preserve">Overview of forest carbon inclusion in certification schemes and need for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilié Storms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I4CE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186263v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators-based economic evaluation of soil policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Diao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving to higher tiers for soil carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Cienciala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksi Lehtonen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joint Research Centre (JRC), the European Commission’s science and knowledge service. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing long-life wood uses: a look at the German, Romanian and Swedish industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10015,87 +10120,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I4CE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing wood use to improve carbon storage: which products should be the short-term focus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Le Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10107,73 +10212,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I4CE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puits de carbone : l’ambition de la France est-elle réaliste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10182,612 +10287,612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Tronquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] I4CE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alimentation plus durable augmente-t-elle le budget des consommateurs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Rogissart</w:t>
+                <w:t xml:space="preserve">Reviewing the Contribution of the Land Use, Land-use Change and Forestry Sector to the Green Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asger Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Kowalczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kenney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] 67, I4CE. 2021</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515551v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting and reporting on climate action carried out within the framework of the Low-Carbon Standard Clarifications and practical examples from the agricultural sector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Une alimentation plus durable augmente-t-elle le budget des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] I4CE. 2021, p.29</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 67, I4CE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613848v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing the Contribution of the Land Use, Land-use Change and Forestry Sector to the Green Deal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karolina Kenney</w:t>
+                <w:t xml:space="preserve">Promoting and reporting on climate action carried out within the framework of the Low-Carbon Standard Clarifications and practical examples from the agricultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonvillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] European Commission. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] I4CE. 2021, p.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813382v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments from the Strength2Food project on the European Commission's Inception Impact Assessment for the revision of the EU Geographical Indications (GIs) scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Gorton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Hallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strength2Food Project. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will the obligation of environmental results green the CAP? A comparison of the costs and effectiveness of six instruments for the transition to sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I4CE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français. Quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10809,107 +10914,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2020, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stocker du carbone dans les sols français, quel potentiel au regard de l’objectif 4 pour 1000 et à quel coût ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10931,1069 +11036,1069 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Schiavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2020, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic carbon standards in Europe - Overview and perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inconnu. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503313v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation d’un cadre de certification carbone pour le secteur agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relocaliser la filière bois française : une bonne idée pour le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Cevallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Brûlez</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03023107v1</w:t>
+                <w:t xml:space="preserve">hal-02503311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bodini</w:t>
+                <w:t xml:space="preserve">Deliverable 10.1 of the Strength2Food H2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstadinos Mattas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efthimia Tsakiridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Karelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charoula Chousou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Lazaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] Aristotle University of Thessaloniki. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789367v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable 10.1 of the Strength2Food H2020 project</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Aristotle University of Thessaloniki. 2019</w:t>
+                <w:t xml:space="preserve">Food policies and climate: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911862v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocaliser la filière bois française : une bonne idée pour le climat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Grimault</w:t>
+                <w:t xml:space="preserve">Estimating greenhouse gas emissions from food consumption: methods and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rogissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503311v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food policies and climate: a literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+                <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, pp.26</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119578v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating greenhouse gas emissions from food consumption: methods and results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119577v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Amilien</w:t>
+                <w:t xml:space="preserve">Domestic carbon standards in Europe - Overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Cevallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788209v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creation d’un cadre de certification carbone pour le secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Foucherot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brûlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] I4CE; INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790404v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building synergies between sustainable forest management certification and carbon certification: what bases are there and for what impact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brûlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12005,1535 +12110,1535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inconnu. 2018, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of existing studies on the effect of policies on adoption of ecological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Dunold Fils Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] MS23 LIFT H2020 project. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monia El Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2017, 238 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monia El Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan carbone de la ressource forestiere francaise - Projections du puits de carbone de la filière forêt-bois française et incertitude sur ses déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Njakou Djomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2017, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01630632v1</w:t>
+                <w:t xml:space="preserve">hal-01630638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mary Brennan</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.87</w:t>
+              <w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630638v1</w:t>
+                <w:t xml:space="preserve">hal-01630632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précédente Politique Agricole Commune (2003-2013) a réduit les émissions agricoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] 2015/3, auto-saisine. 2015, 36 p. [+ 32 p. annexes]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a binding clause on Monitoring / Reporting / Verification in the Paris Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Marie Breon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2015, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les certificats d’économie de produits phytosanitaires : quelle contrainte et pour qui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] 2015/4, auto-saisine. 2015, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving from the CDM to &amp;quot;various approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Dōmo arigatō Kyoto: four key lessons from the Kyoto Protocol for a new agreement in Paris 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 34, auto-saisine. 2014, 4 p</w:t>
+              <w:t xml:space="preserve">[Research Report] 35, auto-saisine. 2014, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151911v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dōmo arigatō Kyoto: four key lessons from the Kyoto Protocol for a new agreement in Paris 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Shishlov</w:t>
+                <w:t xml:space="preserve">L'atténuation du changement climatique par les produits bois au sein des politiques françaises : priorité au bois-énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen N'Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 35, auto-saisine. 2014, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CDC Climat Research. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151914v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atténuation du changement climatique par les produits bois au sein des politiques françaises : priorité au bois-énergie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen N'Goran</w:t>
+                <w:t xml:space="preserve">Use of Kyoto credits by European industrial installations: from an efficient market to a burst bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CDC Climat Research. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alberola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 43, auto-saisine. 2014, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271329v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Kyoto credits by European industrial installations: from an efficient market to a burst bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Stephan</w:t>
+                <w:t xml:space="preserve">Moving from the CDM to &amp;quot;various approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 43, auto-saisine. 2014, 24 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 34, auto-saisine. 2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123087v2</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of European forest-related policies to climate change mitigation: energy substitution first</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13545,271 +13650,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Deheza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 40, auto-saisine. 2013, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking private investments in energy efficiency through carbon finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 27, auto-saisine. 2013, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International climate negotiations at COP 18: the art of the Doha-ble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 24, auto-saisine. 2013, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Climate Negotiations - COP 19: do not underestimate the MRV breakthrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13821,389 +13926,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Deheza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 33, auto-saisine. 2013, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than 800 agricultural and agri-food sites affected by the EU ETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CDC Climat Research. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 lessons from 10 years of the CDM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the forestry sector in reducing European emissions: the European Commission starts with a tally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 37, auto-saisine. 2012, 39 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 17, auto-saisine. 2012, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151437v2</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risks of CDM projects: How did only 30% of expected credits come through?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Cormier</w:t>
+                <w:t xml:space="preserve">10 lessons from 10 years of the CDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 2012-11, auto-saisine. 2012, pp.173</w:t>
+              <w:t xml:space="preserve">[Research Report] 37, auto-saisine. 2012, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152328v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the forestry sector in reducing European emissions: the European Commission starts with a tally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The risks of CDM projects: How did only 30% of expected credits come through?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 17, auto-saisine. 2012, 7 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012-11, auto-saisine. 2012, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152330v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivering REDD+ incentives to local stakeholders: lessons from forest carbon frameworks in developed countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Deheza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14216,1137 +14321,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 35, auto-saisine. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reform of the Common Agricultural Policy is laying the initial foundations for a European agricultural climate policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 22, auto-saisine. 2012, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will there still be a market price for CERs and ERUs in two years time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 13, auto-saisine. 2012, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Implementation: a frontier mechanism within the borders of an emissions cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Shishlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 33, auto-saisine. 2012, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary carbon offsetting by local authorities: practices and lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Kebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 29, auto-saisine. 2011, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Offset Projects in the Agricultural Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Foucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 31, auto-saisine. 2011, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of supply-demand balance for Kyoto offsets (CERs and ERUs) up to 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Durban: one small promising step for climate… by 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Deheza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[University works] 10, auto-saisine. 2011, pp.19</w:t>
+              <w:t xml:space="preserve">[Research Report] 10, auto-saisine. 2011, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01152327v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durban: one small promising step for climate… by 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Morel</w:t>
+                <w:t xml:space="preserve">Assessment of supply-demand balance for Kyoto offsets (CERs and ERUs) up to 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 10, auto-saisine. 2011, pp.8</w:t>
+              <w:t xml:space="preserve">[University works] 10, auto-saisine. 2011, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01152325v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting carbon value out of the forestry and wood sector in Annex I Countries: The French Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deheza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 20, auto-saisine. 2010, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass report - A contribution to the scientif case for the P-Band BIOMASS Mission Proposal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voluntary Carbon Markets: What the Standards Say...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2009-4, auto-saisine. 2009, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Williams</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01151439v1</w:t>
+                <w:t xml:space="preserve">hal-01149372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary Carbon Markets: What the Standards Say...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomass report - A contribution to the scientif case for the P-Band BIOMASS Mission Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaphoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">M. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ambrosi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2009-4, auto-saisine. 2009, 46 p</w:t>
+                <w:t xml:space="preserve">S. Quegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shvidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schepaschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] European Space Agency. 2009, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01149372v2</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing emissions from deforestation and degradation: What contribution from carbon markets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dietzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schwartzman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 14, auto-saisine. 2008, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of voluntary carbon offsetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15359,130 +15464,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 11, auto-saisine. 2007, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Water Blues: The Climate Science behind Sea Level Rise and its Policy Implications – 2005 update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chameides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] auto-saisine. 2005, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15492,100 +15597,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion forestière et cycle du carbone : apports de la modélisation à large échelle et de la télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre et Marie Curie - Paris 6, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02820838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15595,105 +15700,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger moins mais manger mieux - Ressorts économiques et conséquences environnementales de l’arbitrage entre quantité et qualité dans les systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté (COMUE), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02789774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId438"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15840,51 +15945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaverina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fill&#226;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2021-0051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Mancini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Guareschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12360" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631358v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kowalczewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Olesen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01321-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267194v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chiussi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilkinson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Veneziani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871584v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Villaverde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2019.10024882" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Njakou Djomo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride Jesus van Der Kellen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13021-018-0113-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shishlov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0055-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peaucelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12557" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0157-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587290v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vogel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-7743-2016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1164658" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196466v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shishlov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1046414" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudts" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mcgrath" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2035-2015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190149v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Afriat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alberola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2544" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon de Groote" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Zona" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Broeckx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Verlinden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1461-2015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/506153a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Saito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Williams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JG002505" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foucherot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-8233-2013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cormier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.11.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48435" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150807v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3357-2012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123090v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vil&#233;n" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gunia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Verkerk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Schelhaas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.08.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QGSHT1P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Deheza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51114" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB003917" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Guin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote Dh&#244;te" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.11.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02476.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576313v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2010.00499.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661588v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQ7KLQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gitz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9635-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZ3FCRZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149952v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberloo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Djomo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011648" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149369v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.03.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFVMZ3G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leguet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159248v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305445.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305444.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159250v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305436.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159251v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305447.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305446.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110086068/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grimault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Tronquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941284v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186240v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186253v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Favrel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ili&#233; Storms" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186263v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791135v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Diao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230776v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278843v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Pierres" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813270v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813103v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonvillain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Foucherot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rogissart" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613848v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813382v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kenney" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bird" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140855v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gorton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hallam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894104v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503313v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cevallos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023107v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#251;lez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911862v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Tsakiridou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karelakis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charoula Chousou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Lazaridou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503311v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119578v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119577v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881407v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629845v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630638v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152980v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudrier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594709v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162214v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151911v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151914v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271329v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N'Goran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123087v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stephan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alberola" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151910v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151919v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leguet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151917v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupont" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271322v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151437v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152328v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152330v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152331v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152329v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151432v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168452v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leguet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151438v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kebe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152326v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152327v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delbosc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152325v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151442v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deheza" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151439v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaphoff" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shvidenko" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepaschenko" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149372v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guigon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190162v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassous" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dietzsch" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartzman" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190163v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190165v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chameides" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820838v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789774v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676601v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Teil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiaverina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fill&#226;tre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2021-0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cardinael" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135423" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia Mancini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Guareschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12360" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631358v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kowalczewski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asger Olesen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01321-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;hm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Csillag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267194v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chiussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ron T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Veneziani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0046" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Dries" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265997v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru&#382;ica Bre&#269;i&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Valade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.13" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Csillag" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0044" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Villaverde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2019.10024882" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Njakou Djomo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride Jesus van Der Kellen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13021-018-0113-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shishlov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-016-0055-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01675305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peaucelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12557" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Babst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frank" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-017-0157-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425106v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1164658" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587290v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Broquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vogel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-7743-2016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stephan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Afriat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alberola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2544" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naudts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Mcgrath" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2035-2015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon de Groote" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Zona" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Broeckx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Verlinden" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1461-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Shishlov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1046414" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641122v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luyssaert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/506153a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Saito" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Poulter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Williams" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JG002505" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foucherot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190133v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harden" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-8233-2013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cormier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.11.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123090v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vil&#233;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gunia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Verkerk" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seidl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Schelhaas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.08.048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QGSHT1P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48435" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150807v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bastviken" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3357-2012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123193v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Deheza" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51114" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Field" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB003917" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric G. Le Maire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Guin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote Dh&#244;te" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.08.038" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149366v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.11.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00853357v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart-Jan Schelhaas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02476.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQ7KLQP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149952v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liberloo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Djomo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lukac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011648" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149374v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l J. Manlay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gitz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9635-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZ3FCRZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00576313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2010.00499.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149369v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.03.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFVMZ3G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737947v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5433098269609653E12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668238v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3149-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151443v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leguet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Husson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delesse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Paget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courbou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305444.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159250v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cochran" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305436.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159251v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305447.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159249v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305446.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159248v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305445.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110086068/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787181v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grimault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Tronquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941284v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621550v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Denieul-Barbot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186240v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186253v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186263v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186209v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Favrel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ili&#233; Storms" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791135v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Diao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230776v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Cienciala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksi Lehtonen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Le Pierres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813270v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813103v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonvillain" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Foucherot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kenney" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Bird" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515551v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rogissart" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613848v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Gorton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Hallam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894104v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163517v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02284521v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503311v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Cevallos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911862v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstadinos Mattas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimia Tsakiridou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Karelakis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charoula Chousou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Lazaridou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119578v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119577v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503313v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023107v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Br&#251;lez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881407v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611628v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Dunold Fils Saint-Cyr" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629845v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630638v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152980v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baudrier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594709v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162214v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151914v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271329v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen N'Goran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123087v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stephan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alberola" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151911v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151909v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151910v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151919v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leguet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151917v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dupont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271322v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152330v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151437v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152328v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152331v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152329v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151432v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168452v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leguet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151438v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Kebe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152326v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152325v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delbosc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152327v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151442v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deheza" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149372v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guigon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ambrosi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151439v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaphoff" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quegan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shvidenko" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepaschenko" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190162v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassous" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dietzsch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartzman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190163v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190165v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chameides" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820838v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789774v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>