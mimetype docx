--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -290,165 +290,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offprint also Called ‘Bookplates’ in Comic Strips Related to Ancient Egypt</w:t>
+                <w:t xml:space="preserve">Contemporary Egyptian Artists: Perceptions and Reappropriations of Ancient Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egypopcult: Reception of Antiquity in Contemporary Popular Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Arts and Humanities, Centre for History, Jan 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Past Perceptions, Modern Perspectives: Contextualising Egyptomania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Study of Egyptomania (ISSE), Aug 2024, (Online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090647v1</w:t>
+                <w:t xml:space="preserve">hal-05090653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary Egyptian Artists: Perceptions and Reappropriations of Ancient Egypt</w:t>
+                <w:t xml:space="preserve">Offprint also Called ‘Bookplates’ in Comic Strips Related to Ancient Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Past Perceptions, Modern Perspectives: Contextualising Egyptomania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Study of Egyptomania (ISSE), Aug 2024, (Online), United Kingdom</w:t>
+              <w:t xml:space="preserve">Egypopcult: Reception of Antiquity in Contemporary Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Arts and Humanities, Centre for History, Jan 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090653v1</w:t>
+                <w:t xml:space="preserve">hal-05090647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Conservation and Site Management of the Elephantine Archaeological Site: A Case Study of an Open-Air Museum</w:t>
               </w:r>
@@ -892,1307 +892,1307 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Tut-mania” through the iconography of Egyptomaniac ex libris</w:t>
+                <w:t xml:space="preserve">Des objets archéologiques dans la collection de Géologie Générale du Muséum national d’Histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sansjofre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tutankhamun and Carter: assessing the impact of a major archaeological find</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.94-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090447v1</w:t>
+                <w:t xml:space="preserve">hal-05086536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistes contemporains égyptiens : perceptions et réappropriations de l’Égypte antique</w:t>
+                <w:t xml:space="preserve">L’élaboration des décors du Neues Museum de Berlin, une collaboration artistique et savante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Égypte dure longtemps. Regards croisés sur la réception de la civilisation pharaonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L’art à l’heure archéologique, 90, pp.107-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soleb / Bleu autour</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05090456v1</w:t>
+                <w:t xml:space="preserve">hal-05086558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image détournée : Ramsès en hipster</w:t>
+                <w:t xml:space="preserve">Quand la bibliophilie et l'égyptomanie se rencontrent au travers de quelques ex-libris égyptisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Bulletin de l’Association française pour la connaissance de l’Ex-Libris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.82-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087161v1</w:t>
+                <w:t xml:space="preserve">hal-05087102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levons le voile d’Isis</w:t>
+                <w:t xml:space="preserve">Entre rêverie et authenticité, une immersion dans l'Égypte ancienne avec le peintre Stefan Bakałowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.275-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12797/SAAC.24.2020.24.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087157v1</w:t>
+                <w:t xml:space="preserve">hal-05086573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sphinx dans les ex-libris, une créature qui fascine</w:t>
+                <w:t xml:space="preserve">Zwei ägyptisierende Gemälde von Stefan Bakałowicz. Auf der Suche nach archäologischen Vorbildern und Inspirationsquellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte et ex-libris : entre fantasme, archéologie et imaginaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Das Altertum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.115-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Safran</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05086476v1</w:t>
+                <w:t xml:space="preserve">hal-05086588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bords du Nil aux bords de Seine</w:t>
+                <w:t xml:space="preserve">Das Abenteuer des „Blauen Reiter“ – Franz Marc und August Macke im Musée de l’Orangerie in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Zeitkunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087165v1</w:t>
+                <w:t xml:space="preserve">hal-05087111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un morceau d’Égypte sur la table</w:t>
+                <w:t xml:space="preserve">Das Werk Egon Schieles im Zeichen von Eros und Thanatos – Egon Schiele Ausstellung in Paris in der Fondation Vuitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Zeitkunst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087135v1</w:t>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-05087151v1</w:t>
+                <w:t xml:space="preserve">hal-05087114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objets archéologiques dans la collection de Géologie Générale du Muséum national d’Histoire naturelle</w:t>
+                <w:t xml:space="preserve">“Tut-mania” through the iconography of Egyptomaniac ex libris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rogério Sousa, Gabriele Pieke, Tine Bagh (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05086536v1</w:t>
+              <w:t xml:space="preserve">Tutankhamun and Carter: assessing the impact of a major archaeological find</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-150., 2024, 9798888570678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élaboration des décors du Neues Museum de Berlin, une collaboration artistique et savante</w:t>
+                <w:t xml:space="preserve">Artistes contemporains égyptiens : perceptions et réappropriations de l’Égypte antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabrielle Charrak (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire de l'art</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05086558v1</w:t>
+              <w:t xml:space="preserve">L’Égypte dure longtemps. Regards croisés sur la réception de la civilisation pharaonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleb / Bleu autour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-299., 2024, Les Nilotiques, 978-2-35848-224-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la bibliophilie et l'égyptomanie se rencontrent au travers de quelques ex-libris égyptisants</w:t>
+                <w:t xml:space="preserve">Giacometti, l’écho moderne d’Amarna ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quertinmont Arnaud (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association française pour la connaissance de l’Ex-Libris</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05087102v1</w:t>
+              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.146-147, 2022, 9782930469980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwei ägyptisierende Gemälde von Stefan Bakałowicz. Auf der Suche nach archäologischen Vorbildern und Inspirationsquellen</w:t>
+                <w:t xml:space="preserve">Le sphinx dans les ex-libris, une créature qui fascine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boyer, Valentin et Quertinmont, Arnaud (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Altertum</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05086588v1</w:t>
+              <w:t xml:space="preserve">Égypte et ex-libris : entre fantasme, archéologie et imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Safran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-84, 2022, Témoins d'Histoire 9, 978-2-87457-136-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre rêverie et authenticité, une immersion dans l'Égypte ancienne avec le peintre Stefan Bakałowicz</w:t>
+                <w:t xml:space="preserve">Image détournée : Ramsès en hipster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quertinmont Arnaud (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05086573v1</w:t>
+              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.96-97, 2022, 9782930469980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das Abenteuer des „Blauen Reiter“ – Franz Marc und August Macke im Musée de l’Orangerie in Paris</w:t>
+                <w:t xml:space="preserve">Levons le voile d’Isis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quertinmont Arnaud (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitkunst</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05087111v1</w:t>
+              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.144-145, 2022, 9782930469980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das Werk Egon Schieles im Zeichen von Eros und Thanatos – Egon Schiele Ausstellung in Paris in der Fondation Vuitton</w:t>
+                <w:t xml:space="preserve">Des bords du Nil aux bords de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quertinmont Arnaud (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitkunst</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.48-49, 2022, 9782930469980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un morceau d’Égypte sur la table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quertinmont Arnaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.190-191, 2022, 9782930469980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05087114v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un essaim royal, la renaissance de Néfertiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quertinmont Arnaud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte, éternelle passion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.184-185, 2022, 9782930469980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2597,51 +2597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BD317A6"/>
+    <w:nsid w:val="1901E537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2828,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1242-6626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235249297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S&#228;hlhof" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/9798888570678/tutankhamun-and-carter/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090456v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/egypte-dure-longtemps/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086476v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09_BOY" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delorme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.24.2020.24.13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1242-6626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235249297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S&#228;hlhof" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.24.2020.24.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/9798888570678/tutankhamun-and-carter/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/egypte-dure-longtemps/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09_BOY" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>