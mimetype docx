--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -756,165 +756,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Egypt in exlibris. Objects and Images: Egyptological and Archaeological Sources</w:t>
+                <w:t xml:space="preserve">„Sphinxomanie“ durch die Ikonographie ägyptisierender Exlibris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Egyptology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENiM (UMR 5140 ASM, CNRS, Université Paul Valéry, MCC), Sep 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Egypt in Early-Modern Antiquarian Imagery / Ägypten in der frühneuzeitlichen antiquarischen Bildwelt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristina Ruggero; Berlin-Brandenburgische Akademie der Wissenschaften, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090622v1</w:t>
+                <w:t xml:space="preserve">hal-05090612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">„Sphinxomanie“ durch die Ikonographie ägyptisierender Exlibris</w:t>
+                <w:t xml:space="preserve">Ancient Egypt in exlibris. Objects and Images: Egyptological and Archaeological Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egypt in Early-Modern Antiquarian Imagery / Ägypten in der frühneuzeitlichen antiquarischen Bildwelt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristina Ruggero; Berlin-Brandenburgische Akademie der Wissenschaften, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Current Research in Egyptology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENiM (UMR 5140 ASM, CNRS, Université Paul Valéry, MCC), Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090612v1</w:t>
+                <w:t xml:space="preserve">hal-05090622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1090,243 +1090,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la bibliophilie et l'égyptomanie se rencontrent au travers de quelques ex-libris égyptisants</w:t>
+                <w:t xml:space="preserve">Zwei ägyptisierende Gemälde von Stefan Bakałowicz. Auf der Suche nach archäologischen Vorbildern und Inspirationsquellen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association française pour la connaissance de l’Ex-Libris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 281, pp.82-88</w:t>
+              <w:t xml:space="preserve">Das Altertum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087102v1</w:t>
+                <w:t xml:space="preserve">hal-05086588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre rêverie et authenticité, une immersion dans l'Égypte ancienne avec le peintre Stefan Bakałowicz</w:t>
+                <w:t xml:space="preserve">Quand la bibliophilie et l'égyptomanie se rencontrent au travers de quelques ex-libris égyptisants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l’Association française pour la connaissance de l’Ex-Libris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.82-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086573v1</w:t>
+                <w:t xml:space="preserve">hal-05087102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwei ägyptisierende Gemälde von Stefan Bakałowicz. Auf der Suche nach archäologischen Vorbildern und Inspirationsquellen</w:t>
+                <w:t xml:space="preserve">Entre rêverie et authenticité, une immersion dans l'Égypte ancienne avec le peintre Stefan Bakałowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Das Altertum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.275-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12797/SAAC.24.2020.24.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086588v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Abenteuer des „Blauen Reiter“ – Franz Marc und August Macke im Musée de l’Orangerie in Paris</w:t>
               </w:r>
@@ -2597,51 +2597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1901E537"/>
+    <w:nsid w:val="FC3288FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2828,51 +2828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1242-6626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235249297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S&#228;hlhof" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.24.2020.24.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/9798888570678/tutankhamun-and-carter/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/egypte-dure-longtemps/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09_BOY" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1242-6626" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235249297" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090647v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S&#228;hlhof" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090622v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sansjofre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086558v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.24.2020.24.13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/9798888570678/tutankhamun-and-carter/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.soleb.com/livres/egypte-dure-longtemps/index.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09_BOY" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.safran.be/proddetail.php?prod=TdH09" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>