--- v1 (2026-03-24)
+++ v2 (2026-04-27)
@@ -1,3131 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3079 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin BRUNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche - Plateforme Universitaire de Données SUD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5355-1226</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in SoHO and ATMP public consultations: a fragmented institutional landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-025-04552-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ignorance du droit au droit de l’ignorance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13weu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à disposition des données quanti dans le respect du cadre juridique relatif à la vie privée. Pratiques d'anonymisation en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Lamrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/statsoc.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de mobilisation de l’Accord de Paris dans les contentieux climatiques. Leçons de la fouille de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution -Les expertises dans les procès climatiques -Proclimex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Faculté de droit et de science politique, Aix-Marseille Université, Dec 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en SHS : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthicHum2025 : Interroger la boîte à outils du chercheur en SHS à l'ère des Humanités numériques et de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Data Sharing & Data Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Fragmentation and defragmentation of the law on biomedical innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05601933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Paris Agreement as a tool in corporate climate change litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Litigation and Corporations: Comparative Perspectives in France and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ignorance du droit au droit de l’ignorance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ignorance, les sciences et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATIQUES D'ANONYMISATION EN SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEIN PHARE SUR L’ANONYMISATION : ENJEUX ET PRATIQUES POUR L’ENQUÊTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're only in it for the money: are incentives enough to compensate poor motivation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Palat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th General Online Research 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, Germany. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4573241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate la Science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Please Mr. Postman! The effect of face-to-face first contact on panel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Palat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Survey Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à disposition des données quanti dans le respect du cadre juridique relatif à la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good will hunting. Predicting response quality using motivation in longitudinal surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Survey Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open data : source d’injonctions contradictoires pour le partage des données d’enquêtes en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum “Archives et transparence, une ambition citoyenne”, Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Longitudinale par Internet pour les Sciences Sociales (ELIPSS). Un dispositif de production de données en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes longitudinales et comparaisons internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interuniverstaire des Sciences de l’Homme (MISHA); Université de Strasbourg, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils et services du Centre de données socio-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée plénière du groupe PIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the name of general interest: the &amp;quot;literary&amp;quot; lobbying strategy of French industry captains and think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference, Lobbying and Democracy: The Voice of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attrition et conditionnement de panel : le cas du panel ELIPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cornilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks sociaux-démocrates : des organisations à la périphérie du champ politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des idées et des partis. Pour une histoire sociale des idées en milieu partisan" (HiSoPo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de « monstres organisationnels » par l’écriture, l’éditorialisation et la médiatisation d’écrits d’influence : les groupes de réflexion (think tanks) français et les politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The results of pro-active feminization in French banks : a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnix Dressen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association - RC10 Participation, Organizational Democracy and Self-Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la féminisation à la BNP Paribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnix Dressen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l'AFS - RT18 Relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expediting marketing authorization pathways for patients’ access to advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing actors participating in the adoption process of SoHo and ATMP regulations at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which actors to influence the adoption of EU guidelines for Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory analysis on the involvement of European organisations in the field of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Chiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie et légitimité des think tanks français : l’institutionnalisation d’organisations 'monstres' par l’écriture, l’éditorialisation et la médiation d’écrits d’influence des politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, https://zenodo.org/records/7540986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1-2.0: Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7318 DICE CERIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'anonymisation et pseudonymisation des données diffusées par le Centre de données socio-politiques (CDSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Centre de données socio-politiques (CDSP). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3186,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08E8BEC6"/>
+    <w:nsid w:val="96CA5BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3417,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-1226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13weu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-025-04552-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04514654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Lamrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.1272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sophie Donati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720188v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03957536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4573241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03860543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cornilleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02986896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scheer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Chiv" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290588v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathie Mbengue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron Martine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-1226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-025-04552-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13weu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04514654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Lamrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.1272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sophie Donati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03957536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4573241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03860543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cornilleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02986896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scheer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Chiv" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathie Mbengue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron Martine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>