--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin BRUNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche - Plateforme Universitaire de Données SUD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5355-1226</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in SoHO and ATMP public consultations: a fragmented institutional landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-025-04552-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ignorance du droit au droit de l’ignorance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13weu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à disposition des données quanti dans le respect du cadre juridique relatif à la vie privée. Pratiques d'anonymisation en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Lamrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/statsoc.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de mobilisation de l’Accord de Paris dans les contentieux climatiques. Leçons de la fouille de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution -Les expertises dans les procès climatiques -Proclimex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Faculté de droit et de science politique, Aix-Marseille Université, Dec 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en SHS : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthicHum2025 : Interroger la boîte à outils du chercheur en SHS à l'ère des Humanités numériques et de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Data Sharing & Data Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Fragmentation and defragmentation of the law on biomedical innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05601933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Paris Agreement as a tool in corporate climate change litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Litigation and Corporations: Comparative Perspectives in France and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ignorance du droit au droit de l’ignorance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ignorance, les sciences et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATIQUES D'ANONYMISATION EN SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEIN PHARE SUR L’ANONYMISATION : ENJEUX ET PRATIQUES POUR L’ENQUÊTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're only in it for the money: are incentives enough to compensate poor motivation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Palat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th General Online Research 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, Germany. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4573241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate la Science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Please Mr. Postman! The effect of face-to-face first contact on panel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Palat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Survey Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à disposition des données quanti dans le respect du cadre juridique relatif à la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good will hunting. Predicting response quality using motivation in longitudinal surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Survey Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open data : source d’injonctions contradictoires pour le partage des données d’enquêtes en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum “Archives et transparence, une ambition citoyenne”, Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Longitudinale par Internet pour les Sciences Sociales (ELIPSS). Un dispositif de production de données en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes longitudinales et comparaisons internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interuniverstaire des Sciences de l’Homme (MISHA); Université de Strasbourg, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils et services du Centre de données socio-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée plénière du groupe PIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the name of general interest: the &amp;quot;literary&amp;quot; lobbying strategy of French industry captains and think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference, Lobbying and Democracy: The Voice of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attrition et conditionnement de panel : le cas du panel ELIPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cornilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks sociaux-démocrates : des organisations à la périphérie du champ politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des idées et des partis. Pour une histoire sociale des idées en milieu partisan" (HiSoPo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de « monstres organisationnels » par l’écriture, l’éditorialisation et la médiatisation d’écrits d’influence : les groupes de réflexion (think tanks) français et les politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The results of pro-active feminization in French banks : a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnix Dressen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association - RC10 Participation, Organizational Democracy and Self-Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la féminisation à la BNP Paribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnix Dressen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l'AFS - RT18 Relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expediting marketing authorization pathways for patients’ access to advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing actors participating in the adoption process of SoHo and ATMP regulations at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which actors to influence the adoption of EU guidelines for Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory analysis on the involvement of European organisations in the field of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Chiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie et légitimité des think tanks français : l’institutionnalisation d’organisations 'monstres' par l’écriture, l’éditorialisation et la médiation d’écrits d’influence des politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, https://zenodo.org/records/7540986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1-2.0: Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7318 DICE CERIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'anonymisation et pseudonymisation des données diffusées par le Centre de données socio-politiques (CDSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Centre de données socio-politiques (CDSP). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin BRUNEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche - Plateforme Universitaire de Données SUD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5355-1226</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ignorance du droit au droit de l’ignorance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13weu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation in SoHO and ATMP public consultations: a fragmented institutional landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-025-04552-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à disposition des données quanti dans le respect du cadre juridique relatif à la vie privée. Pratiques d'anonymisation en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Lamrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/statsoc.1272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de mobilisation de l’Accord de Paris dans les contentieux climatiques. Leçons de la fouille de texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution -Les expertises dans les procès climatiques -Proclimex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Faculté de droit et de science politique, Aix-Marseille Université, Dec 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA en SHS : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EthicHum2025 : Interroger la boîte à outils du chercheur en SHS à l'ère des Humanités numériques et de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Data Sharing & Data Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Fragmentation and defragmentation of the law on biomedical innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Oct 2025, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05601933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ignorance du droit au droit de l’ignorance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ignorance, les sciences et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Paris Agreement as a tool in corporate climate change litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Litigation and Corporations: Comparative Perspectives in France and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATIQUES D'ANONYMISATION EN SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEIN PHARE SUR L’ANONYMISATION : ENJEUX ET PRATIQUES POUR L’ENQUÊTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Aix En Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutional genealogy of the processes of fragmentation and defragmentation of the European law of biomedical innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Biolex, 2nd Project Meeting and 1st SAG Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05605097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Groshens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mate la Science ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We're only in it for the money: are incentives enough to compensate poor motivation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Palat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th General Online Research 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, Germany. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4573241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Please Mr. Postman! The effect of face-to-face first contact on panel recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazej Palat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Survey Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à disposition des données quanti dans le respect du cadre juridique relatif à la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lehmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good will hunting. Predicting response quality using motivation in longitudinal surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Portelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Survey Research Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open data : source d’injonctions contradictoires pour le partage des données d’enquêtes en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum “Archives et transparence, une ambition citoyenne”, Association des archivistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Longitudinale par Internet pour les Sciences Sociales (ELIPSS). Un dispositif de production de données en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Duwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes longitudinales et comparaisons internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Interuniverstaire des Sciences de l’Homme (MISHA); Université de Strasbourg, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the name of general interest: the &amp;quot;literary&amp;quot; lobbying strategy of French industry captains and think tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference, Lobbying and Democracy: The Voice of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International communication association, May 2018, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attrition et conditionnement de panel : le cas du panel ELIPSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cornilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils et services du Centre de données socio-politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée plénière du groupe PIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The results of pro-active feminization in French banks : a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnix Dressen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association - RC10 Participation, Organizational Democracy and Self-Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les think tanks sociaux-démocrates : des organisations à la périphérie du champ politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des idées et des partis. Pour une histoire sociale des idées en milieu partisan" (HiSoPo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de « monstres organisationnels » par l’écriture, l’éditorialisation et la médiatisation d’écrits d’influence : les groupes de réflexion (think tanks) français et les politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS - 432, Entre marché, état et société civile : Explorer la nature paradoxale des organisations hybrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la féminisation à la BNP Paribas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnix Dressen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l'AFS - RT18 Relations professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expediting marketing authorization pathways for patients’ access to advanced therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Health Law 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploratory analysis on the involvement of European organisations in the field of biomedical innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indra Chiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing actors participating in the adoption process of SoHo and ATMP regulations at the European level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which actors to influence the adoption of EU guidelines for Advanced Therapy Medicinal Products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Cell &amp; Gene Therapy 2023 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris Palais des congrès, France. Elsevier, Abstract published in Cytotherapy, 25 (6 Supplement), pp.S161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative therapy in European Parliament's positions: a numerical science-based vocabulary analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Glinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomie et légitimité des think tanks français : l’institutionnalisation d’organisations 'monstres' par l’écriture, l’éditorialisation et la médiation d’écrits d’influence des politiques de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Desmoulins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1: Data Management Plan version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sophie Donati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, https://zenodo.org/records/7540986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04290648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-BioLex Deliverable D9-1-2.0: Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mahalatchimy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Gennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbathie Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perron Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7318 DICE CERIC. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03943669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'anonymisation et pseudonymisation des données diffusées par le Centre de données socio-politiques (CDSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Danciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Centre de données socio-politiques (CDSP). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96CA5BAA"/>
+    <w:nsid w:val="F83DACFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-1226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-025-04552-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13weu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04514654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Lamrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.1272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sophie Donati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03957536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4573241" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03860543v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cornilleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02986896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scheer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Chiv" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morell" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathie Mbengue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron Martine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-1226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13weu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morrison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-025-04552-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04514654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Lamrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.1272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sophie Donati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03957536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4573241" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03860543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cornilleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02986896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scheer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Chiv" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Morell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Allouche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glinel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbathie Mbengue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron Martine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>