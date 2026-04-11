--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -291,425 +291,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling inter-embryo variability in spindle length over time: Towards quantitative phenotype analysis</w:t>
+                <w:t xml:space="preserve">Oxford nanopore sequencing as an alternative to reduced representation bisulphite sequencing for the identification of CpGs of interest in livestock populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+                <w:t xml:space="preserve">Adrián López-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chesneau</w:t>
+                <w:t xml:space="preserve">Ramón Peiró-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pastezeur</w:t>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar González-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012330⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.105377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717054v1</w:t>
+                <w:t xml:space="preserve">hal-04373584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics data integration for the identification of biomarkers for bull fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Sellem</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0298623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford nanopore sequencing as an alternative to reduced representation bisulphite sequencing for the identification of CpGs of interest in livestock populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling inter-embryo variability in spindle length over time: Towards quantitative phenotype analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián López-Catalina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">Laurent Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Peiró-Pastor</w:t>
+                <w:t xml:space="preserve">Sylvain Pastezeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+                <w:t xml:space="preserve">Xavier Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar González-Recio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nina Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.105377. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (9), pp.e1012330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373584v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t>
               </w:r>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -829,64 +829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -959,680 +959,805 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of sperm DNA methylation in French Holstein cattle</w:t>
+                <w:t xml:space="preserve">Sequence-level GWAS of sperm DNA methylation in Holstein bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekki Boussaha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.773</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694158v1</w:t>
+                <w:t xml:space="preserve">hal-05536661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic determinism of sperm DNA methylation in French Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiphase 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331159v1</w:t>
+                <w:t xml:space="preserve">hal-04694158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">La production in vitro des embryons bovins modifie les dimorphismes sexuels des methylomes foetaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebukhan Derya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aubert</w:t>
+                <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Epiphase 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epiphase, Oct 2023, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364090v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
+                <w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364124v1</w:t>
+                <w:t xml:space="preserve">hal-03364090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1642,65 +1767,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroepigenetic programming by the maternal environment: Independent contribution of methylation and hydroxymethylation in the offspring's olfactory bulb following preconceptional weight loss in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,124 +1833,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SfDohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroepigenetic programming in relation to the maternal environment: epigenome wide differential analysis of 5-methylation and 5hydroxymethylation in the brain PROGENIE UMR1198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,275 +1958,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR “France Environmental Epigenetics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro production of bovine embryos modified sex-dimorphims in fetal liver methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AETE 39th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Heraklion - Crète, Greece. AETE proceedings 2023, pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,51 +2245,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2174,161 +2299,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Only three principal components account for inter-embryo variability of the spindle length over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pastezeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2396,51 +2521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="153BCAB3"/>
+    <w:nsid w:val="2A957379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2627,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-costes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chesneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pastezeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Soler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012330" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Peir&#243;-Pastor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-costes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Peir&#243;-Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chesneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pastezeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Soler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>