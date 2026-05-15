--- v1 (2026-04-11)
+++ v2 (2026-05-15)
@@ -291,291 +291,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford nanopore sequencing as an alternative to reduced representation bisulphite sequencing for the identification of CpGs of interest in livestock populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-omics data integration for the identification of biomarkers for bull fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián López-Catalina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Costes</w:t>
+                <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Peiró-Pastor</w:t>
+                <w:t xml:space="preserve">Sylvain Marthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar González-Recio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.105377. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373584v1</w:t>
+                <w:t xml:space="preserve">hal-04489600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics data integration for the identification of biomarkers for bull fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxford nanopore sequencing as an alternative to reduced representation bisulphite sequencing for the identification of CpGs of interest in livestock populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián López-Catalina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marthey</w:t>
+                <w:t xml:space="preserve">Ramón Peiró-Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hoze</w:t>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar González-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.105377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489600v1</w:t>
+                <w:t xml:space="preserve">hal-04373584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling inter-embryo variability in spindle length over time: Towards quantitative phenotype analysis</w:t>
               </w:r>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -829,64 +829,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1400,51 +1400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,51 +2182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Sellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2521,51 +2521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A957379"/>
+    <w:nsid w:val="679DF680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-costes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373584v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Peir&#243;-Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chesneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pastezeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Soler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-costes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220883v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Raja Ravi Shankar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11934-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n L&#243;pez-Catalina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Peir&#243;-Pastor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonz&#225;lez-Recio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105377" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717054v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chesneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pastezeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Soler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012330" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebukhan Derya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268428v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>