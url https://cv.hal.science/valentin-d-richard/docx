--- v0 (2026-04-09)
+++ v1 (2026-05-04)
@@ -1932,51 +1932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A61476DA"/>
+    <w:nsid w:val="ECAEF660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>