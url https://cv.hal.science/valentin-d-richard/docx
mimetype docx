--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,1877 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1825 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin D. Richard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-d-richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9236-8106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">295121653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=F5ORgi8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis doctorant en linguisitique informatique au LORIA (Nancy). Je suis encadré par Philippe de Groote et Reinhard Muskens (cotutelle avec l'ILLC, Université d'Amsterdam, co-encadrée par Floris Roelofsen).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la communication médiée par intelligence artificielle générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche transdisciplinaire des contacts de langues médiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop &amp;quot;Questions and the Discourse&amp;quot;: Introductory words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Questions and the Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentin D. Richard, Feb 2026, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'un corpus annoté en anaphores : le cas des chaines contenant un mot interrogatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain (Lift2-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Timothée Bernard; Berthold Crysmann; Ali Dhibi; Guillaume Wisniewski, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment expliquer la variation entre discours évaluatifs ? : L'exemple des constructions « verbe (+ préposition) + interrogative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la norme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Fribourg, Suisse. pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Alternatives to Express Dependence: a compositional issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th Syntax and Semantics Conference in Paris (CSSP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects of Modalized Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 24th Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">selon comment vous vous positionnez&amp;quot; : Étude des circonstancielles à interrogative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.14010, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419114010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COORTE : Une trousse d'outils pour mettre en pratique une proposition de réforme de l'orthographe française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fruchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gatien-Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.11002, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419111002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que l'extraction des interrogatives du français peut-elle être automatisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du Groupement de Recherche CNRS « Linguistique Informatique, Formelle et de Terrain » (LIFT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Feature Structures with Simple Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2022 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies: Student Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Hybrid: Seattle, United States. pp.113-122, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.naacl-srw.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Proof Tree Automata and Proof Tree Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLSS 2022 - 11th Scandinavian Logic Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Åsa Hirvonen; Fernando Velázquez-Quesada, Jun 2022, Bergen, Norway. pp.10--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambek-Grishin Calculus: focusing, display and full polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moortgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Tzimoulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topology, Algebra, and Categories in Logic (TACL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Manuel Clementino; Peter Jipsen; Jorge Picado, Jun 2022, Coimbra, Portugal. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Intensional Semantics into Inquisitive Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th Meeting on the Mathematics of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier (online), France. pp.64-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaines anaphoriques avec un mot interrogatif ne sont pas toutes (bien) annotées dans ANCOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain (Lift2-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Workshop on Inquisitiveness Below and Beyond the Sentence Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Roelofsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Inquisitiveness Below and Beyond the Sentence Boundary (InqBnB4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambek–Grishin Calculus: Focusing, Display and Full Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moortgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Tzimoulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samson Abramsky on Logic and Structure in Computer Science and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.877-915, 2023, Outstanding Contributions to Logic, 978-3-031-24117-8. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24117-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle, À quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Natural Language Processing (NLP) Going in the Right Direction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presuppositional and Dynamic Aspects of Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université de Lorraine; Universiteit van Amsterdam, 2026. English. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2026LORR0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05576378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Intentional Semantics into Inquisitive Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computation and Language [cs.CL]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1932,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECAEF660"/>
+    <w:nsid w:val="344DFA77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2163,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-d-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9236-8106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D. Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495650v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419114010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fruchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gatien-Baron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419111002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.naacl-srw.15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698581v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moortgat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Tzimoulis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lift2-2025.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Roelofsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-24117-8_24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24117-8_24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03280889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-d-richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9236-8106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/295121653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=F5ORgi8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D. Richard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111012v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419114010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fruchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gatien-Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419111002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359947v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.naacl-srw.15" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Greco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moortgat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Tzimoulis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03541183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Groote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lift2-2025.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Roelofsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-24117-8_24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24117-8_24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05576378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026LORR0006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03280889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>