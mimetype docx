--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -970,441 +970,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course of neuromuscular changes during and after maximal eccentric contractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00137⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616635v1</w:t>
+                <w:t xml:space="preserve">hal-01473732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle force loss and soreness subsequent to maximal eccentric contractions depend on the amount of fascicle strain in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromuscular Changes and Damage after Isoload versus Isokinetic Eccentric Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Doguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunori Nosaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 217 (2), pp.152-163. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (12), pp.2526-2535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apha.12654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473732v1</w:t>
+                <w:t xml:space="preserve">hal-01491975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Changes and Damage after Isoload versus Isokinetic Eccentric Exercise</w:t>
+                <w:t xml:space="preserve">Time-course of neuromuscular changes during and after maximal eccentric contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kazunori Nosaka</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Plautard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (12), pp.2526-2535. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.137 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491975v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of damaging exercise on electromechanical delay</w:t>
               </w:r>
@@ -1792,51 +1792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Caillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005159." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04785620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04817-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05217504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ishimura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087664" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plautard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001042" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2969-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147674v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Hubert Caillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00237.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Caillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005159." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04785620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Nosaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04817-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05217504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088455" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Ishimura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP087664" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chauvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02570060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-017-3695-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plautard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.25024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S8FBLWR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2969-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>