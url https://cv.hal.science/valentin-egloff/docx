--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -980,295 +980,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03605068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable tiles of computing-in-memory SRAM architecture for scalable vectorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Gauchi</w:t>
+                <w:t xml:space="preserve">Computational SRAM Design Automation using Pushed-Rule Bitcells for Energy-Efficient Vector Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bastien Giraud</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISLPED 2020: ACM/IEEE International Symposium on Low Power Electronics and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3370748.3406550⟩</w:t>
+              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.1187-1192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02963719v1</w:t>
+                <w:t xml:space="preserve">cea-02889406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational SRAM Design Automation using Pushed-Rule Bitcells for Energy-Efficient Vector Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P Noel</w:t>
+                <w:t xml:space="preserve">Reconfigurable tiles of computing-in-memory SRAM architecture for scalable vectorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Gauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Portal</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Kooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble, France. pp.1187-1192, </w:t>
+              <w:t xml:space="preserve">ISLPED 2020: ACM/IEEE International Symposium on Low Power Electronics and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Boston, MA, United States. pp.121-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE48585.2020.9116506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3370748.3406550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02889406v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02963719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1541,51 +1541,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D979334E"/>
+    <w:nsid w:val="DB1F86DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1772,51 +1772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-egloff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8295-6118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269980547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gauchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485823" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciampolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramirez-Corrales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557988.3569715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3370748.3406550" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02889406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Noel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kooli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauchi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116506" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04055973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-egloff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8295-6118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269980547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kooli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Charles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gauchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485823" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thirion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Egloff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS63720.2025.11006768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Alshaer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kaf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS60994.2024.10616064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciampolini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramirez-Corrales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557988.3569715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciampolini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02889406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Noel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kooli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gauchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE48585.2020.9116506" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02963719v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3370748.3406550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04055973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>