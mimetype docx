--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin Emiya </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7102-6943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158421981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant professor in computer science at Aix-Marseille University & CNRS LIS, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique à l'Université d'Aix-Marseille et à l'UMR CNRS LIS, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond geofencing: Behavior detection using AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 293, pp.116630. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of trumpet performance descriptors using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fréour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.65. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2024042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire les enjeux environnementaux et sociétaux du numérique en L3 informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/SIF.1024.21.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Fading Algorithms Based on Gabor Multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torrésani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3045938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuicK-means: Acceleration of K-means by learning a fast transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Giffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Machine Learning, 110, pp.881-905. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-05965-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174845v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and convergence rate of the Frank-Wolfe Algorithm for the m-EXACT-SPARSE Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Screening: Accelerating First-Order Algorithms for the Lasso and Group-Lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (19), pp.20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2447503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.922 - 932. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2011.2168211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (7), pp.2046-2057. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2011.2109381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch estimation of piano sounds using a new probabilistic spectral smoothness principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (6), pp.1643-1654. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2009.2038819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Permutations in Monarch Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight-Through meets Sparse Recovery: the Support Exploration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024, the 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the prediction of trumpet bifurcation diagrams: towards a tool for trumpet designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fréour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cochelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association; Acoustical Society of Italy, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel behaviour classification from AIS without geographical biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering out time-frequency areas using Gabor multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Krémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torresani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint-sparse modeling for audio inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of finite signals with low-rank STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2018.8450745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse non-local similarity modeling for audio inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase reconstruction for time-frequency inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase inpainting in time-frequency plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being low-rank in the time-frequency plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Wolfe Algorithm for the Exact Sparse Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faiblesse de rang en temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of musical noise using localization of isolated peaks in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rencker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plumbley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex nonnegative matrix factorization with missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vietri sul Mare, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorisation archétypale en matrices non-négatives avec données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique (CAp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of musical gesture continuation and a baseline system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème d'échantillonnage compressif avec permutation des capteurs et une solution de type branch-and-bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing The Problem of Music Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob L. Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Bardeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed sensing with unknown sensor permutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Screening Principle for the Lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference EUSIPCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisboa, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880787v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Pursuit With Stochastic Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference EUSIPCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse reconstruction techniques for near-field underwater acoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse underwater acoustic imaging: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reproducible Research Framework for Audio Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constrained Matching Pursuit Approach to Audio Declipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing, IEEE International Conference on (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00557021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria subjective and objective evaluation of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 38th International Conference on Sound Quality Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pitea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of discrete-state discriminant approaches to single-sensor source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Work. Appli. Sig. Proces. Audio and Acous. (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, New Paltz, NY, United States. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPAA.2009.5346515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectation-maximization algorithm for multi-pitch estimation and separation of overlapping harmonic spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimateurs oracles pour la séparation de sources monocapteur par approches spectrales à états discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Music Information Retrieval Evaluation eXchange (MIREX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptually-based evaluation of the errors usually made when automatically transcribing music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Int. Conf. Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Eur. Conf. Sig. Proces. (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch detection for piano music: Benchmarking a few approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">154th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2942555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Method for Pitch Estimation of Piano Tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch estimation of quasi-harmonic sounds in colored noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Int. Conf. on Digital Audio Effects (DAFx-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Plus Noise Decomposition: Time-frequency Reassignment Versus a Subspace Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two representation tools to analyse non-stationary sounds in a perceptual context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gibiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase characterization of soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gibiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting: problem statement, relation with sparse representations and some experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMALL Workshop on Sparse Dictionary Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, London, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00560110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting: problem statement, relation with sparse representations and some experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PEASS Toolkit - Perceptual Evaluation methods for Audio Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Sensing in Acoustic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holger Boche; Robert Calderbank; Gitta Kutyniok; Jan Vybíral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Sensing and its Applications - MATHEON Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Basel, pp.169-192, 2015, Applied and Numerical Harmonic Analysis, 978-3-319-16041-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone detector and method therefor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20040047370 EP1395065. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting based on joint-sparse modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7297, 2010, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485729v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPS - A piano database for multipitch estimation and automatic transcription of music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Tone Generation on the StarCoreTM SC140/SC1400 Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AN2274, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Tone Detection Using Teager-Kaiser Energy Operators on the StarCore SC140 Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AN2384, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique de la musique de piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Solving of the Group-Lasso via Dynamic Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS15 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater acoustic imaging: sparse models and implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Travelling Workshop for Interacting Sparse Models and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin Emiya </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7102-6943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158421981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant professor in computer science at Aix-Marseille University & CNRS LIS, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique à l'Université d'Aix-Marseille et à l'UMR CNRS LIS, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond geofencing: Behavior detection using AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 293, pp.116630. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of trumpet performance descriptors using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fréour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.65. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2024042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire les enjeux environnementaux et sociétaux du numérique en L3 informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/SIF.1024.21.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Fading Algorithms Based on Gabor Multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torrésani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3045938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuicK-means: Acceleration of K-means by learning a fast transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Giffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Machine Learning, 110, pp.881-905. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-05965-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174845v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and convergence rate of the Frank-Wolfe Algorithm for the m-EXACT-SPARSE Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Screening: Accelerating First-Order Algorithms for the Lasso and Group-Lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (19), pp.20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2447503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.922 - 932. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2011.2168211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (7), pp.2046-2057. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2011.2109381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch estimation of piano sounds using a new probabilistic spectral smoothness principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (6), pp.1643-1654. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2009.2038819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Permutations in Monarch Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight-Through meets Sparse Recovery: the Support Exploration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024, the 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the prediction of trumpet bifurcation diagrams: towards a tool for trumpet designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fréour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cochelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association; Acoustical Society of Italy, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel behaviour classification from AIS without geographical biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering out time-frequency areas using Gabor multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Krémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torresani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint-sparse modeling for audio inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of finite signals with low-rank STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2018.8450745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse non-local similarity modeling for audio inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase reconstruction for time-frequency inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase inpainting in time-frequency plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being low-rank in the time-frequency plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Wolfe Algorithm for the Exact Sparse Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faiblesse de rang en temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of musical noise using localization of isolated peaks in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rencker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plumbley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex nonnegative matrix factorization with missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vietri sul Mare, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorisation archétypale en matrices non-négatives avec données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique (CAp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of musical gesture continuation and a baseline system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème d'échantillonnage compressif avec permutation des capteurs et une solution de type branch-and-bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing The Problem of Music Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob L. Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Bardeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed sensing with unknown sensor permutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Screening Principle for the Lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference EUSIPCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisboa, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880787v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Pursuit With Stochastic Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference EUSIPCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse reconstruction techniques for near-field underwater acoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse underwater acoustic imaging: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reproducible Research Framework for Audio Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constrained Matching Pursuit Approach to Audio Declipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing, IEEE International Conference on (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00557021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria subjective and objective evaluation of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 38th International Conference on Sound Quality Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pitea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of discrete-state discriminant approaches to single-sensor source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Work. Appli. Sig. Proces. Audio and Acous. (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, New Paltz, NY, United States. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPAA.2009.5346515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectation-maximization algorithm for multi-pitch estimation and separation of overlapping harmonic spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimateurs oracles pour la séparation de sources monocapteur par approches spectrales à états discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Music Information Retrieval Evaluation eXchange (MIREX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptually-based evaluation of the errors usually made when automatically transcribing music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Int. Conf. Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Eur. Conf. Sig. Proces. (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Method for Pitch Estimation of Piano Tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch detection for piano music: Benchmarking a few approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">154th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2942555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch estimation of quasi-harmonic sounds in colored noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Int. Conf. on Digital Audio Effects (DAFx-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Plus Noise Decomposition: Time-frequency Reassignment Versus a Subspace Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two representation tools to analyse non-stationary sounds in a perceptual context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gibiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase characterization of soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gibiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting: problem statement, relation with sparse representations and some experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMALL Workshop on Sparse Dictionary Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, London, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00560110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PEASS Toolkit - Perceptual Evaluation methods for Audio Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting: problem statement, relation with sparse representations and some experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Sensing in Acoustic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holger Boche; Robert Calderbank; Gitta Kutyniok; Jan Vybíral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Sensing and its Applications - MATHEON Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Basel, pp.169-192, 2015, Applied and Numerical Harmonic Analysis, 978-3-319-16041-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone detector and method therefor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20040047370 EP1395065. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting based on joint-sparse modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7297, 2010, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485729v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPS - A piano database for multipitch estimation and automatic transcription of music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Tone Generation on the StarCoreTM SC140/SC1400 Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AN2274, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Tone Detection Using Teager-Kaiser Energy Operators on the StarCore SC140 Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AN2384, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique de la musique de piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Solving of the Group-Lasso via Dynamic Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS15 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater acoustic imaging: sparse models and implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Travelling Workshop for Interacting Sparse Models and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C33C526"/>
+    <w:nsid w:val="645220FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-emiya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-6943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158421981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sturgis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Mohamed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Arimoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861427v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kreme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3045938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174845v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giffon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05965-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919761v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cherfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Adler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Jafari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2168211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Harlander" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2109381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038819" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889798" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964976v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03775942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Toumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717931v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rencker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plumbley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01346492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01336348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bascou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob L. Sturm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bardeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Langlois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881407v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853755" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880787v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stefanakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2009.5346515" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Daniel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2942555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366663" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio F.C. Pessoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485729v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougoule" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-emiya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-6943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158421981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sturgis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Mohamed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Arimoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861427v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kreme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3045938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174845v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giffon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05965-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919761v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cherfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Adler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Jafari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2168211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Harlander" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2109381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038819" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889798" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964976v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03775942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Toumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717931v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rencker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plumbley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01346492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01336348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bascou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob L. Sturm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bardeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Langlois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881407v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853755" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880787v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stefanakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2009.5346515" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Daniel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366663" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2942555" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio F.C. Pessoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485729v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougoule" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>