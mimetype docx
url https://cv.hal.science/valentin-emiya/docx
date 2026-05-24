--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin Emiya </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7102-6943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158421981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant professor in computer science at Aix-Marseille University & CNRS LIS, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique à l'Université d'Aix-Marseille et à l'UMR CNRS LIS, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond geofencing: Behavior detection using AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 293, pp.116630. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of trumpet performance descriptors using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fréour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.65. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2024042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire les enjeux environnementaux et sociétaux du numérique en L3 informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/SIF.1024.21.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Fading Algorithms Based on Gabor Multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torrésani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3045938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuicK-means: Acceleration of K-means by learning a fast transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Giffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Machine Learning, 110, pp.881-905. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-05965-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174845v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and convergence rate of the Frank-Wolfe Algorithm for the m-EXACT-SPARSE Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Screening: Accelerating First-Order Algorithms for the Lasso and Group-Lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (19), pp.20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2447503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.922 - 932. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2011.2168211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (7), pp.2046-2057. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2011.2109381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch estimation of piano sounds using a new probabilistic spectral smoothness principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (6), pp.1643-1654. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2009.2038819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Permutations in Monarch Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight-Through meets Sparse Recovery: the Support Exploration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024, the 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the prediction of trumpet bifurcation diagrams: towards a tool for trumpet designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fréour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cochelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association; Acoustical Society of Italy, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel behaviour classification from AIS without geographical biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering out time-frequency areas using Gabor multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Krémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torresani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint-sparse modeling for audio inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of finite signals with low-rank STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2018.8450745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse non-local similarity modeling for audio inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase reconstruction for time-frequency inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase inpainting in time-frequency plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being low-rank in the time-frequency plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Wolfe Algorithm for the Exact Sparse Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faiblesse de rang en temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of musical noise using localization of isolated peaks in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rencker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plumbley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex nonnegative matrix factorization with missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vietri sul Mare, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorisation archétypale en matrices non-négatives avec données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique (CAp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of musical gesture continuation and a baseline system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème d'échantillonnage compressif avec permutation des capteurs et une solution de type branch-and-bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing The Problem of Music Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob L. Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Bardeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed sensing with unknown sensor permutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Screening Principle for the Lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference EUSIPCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisboa, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880787v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Pursuit With Stochastic Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference EUSIPCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse reconstruction techniques for near-field underwater acoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse underwater acoustic imaging: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reproducible Research Framework for Audio Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constrained Matching Pursuit Approach to Audio Declipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing, IEEE International Conference on (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00557021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria subjective and objective evaluation of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 38th International Conference on Sound Quality Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pitea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of discrete-state discriminant approaches to single-sensor source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Work. Appli. Sig. Proces. Audio and Acous. (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, New Paltz, NY, United States. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPAA.2009.5346515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectation-maximization algorithm for multi-pitch estimation and separation of overlapping harmonic spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimateurs oracles pour la séparation de sources monocapteur par approches spectrales à états discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Music Information Retrieval Evaluation eXchange (MIREX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptually-based evaluation of the errors usually made when automatically transcribing music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Int. Conf. Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Eur. Conf. Sig. Proces. (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Method for Pitch Estimation of Piano Tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch detection for piano music: Benchmarking a few approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">154th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2942555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch estimation of quasi-harmonic sounds in colored noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Int. Conf. on Digital Audio Effects (DAFx-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Plus Noise Decomposition: Time-frequency Reassignment Versus a Subspace Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two representation tools to analyse non-stationary sounds in a perceptual context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gibiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase characterization of soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gibiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting: problem statement, relation with sparse representations and some experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMALL Workshop on Sparse Dictionary Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, London, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00560110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PEASS Toolkit - Perceptual Evaluation methods for Audio Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting: problem statement, relation with sparse representations and some experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Sensing in Acoustic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holger Boche; Robert Calderbank; Gitta Kutyniok; Jan Vybíral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Sensing and its Applications - MATHEON Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Basel, pp.169-192, 2015, Applied and Numerical Harmonic Analysis, 978-3-319-16041-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone detector and method therefor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20040047370 EP1395065. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting based on joint-sparse modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7297, 2010, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485729v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPS - A piano database for multipitch estimation and automatic transcription of music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Tone Generation on the StarCoreTM SC140/SC1400 Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AN2274, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Tone Detection Using Teager-Kaiser Energy Operators on the StarCore SC140 Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AN2384, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique de la musique de piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Solving of the Group-Lasso via Dynamic Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS15 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater acoustic imaging: sparse models and implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Travelling Workshop for Interacting Sparse Models and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valentin Emiya </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valentin-emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7102-6943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158421981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistant professor in computer science at Aix-Marseille University & CNRS LIS, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique à l'Université d'Aix-Marseille et à l'UMR CNRS LIS, Marseille, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond geofencing: Behavior detection using AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 293, pp.116630. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of trumpet performance descriptors using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fréour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.65. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/aacus/2024042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduire les enjeux environnementaux et sociétaux du numérique en L3 informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48556/SIF.1024.21.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Frequency Fading Algorithms Based on Gabor Multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torrésani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.65-77. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2020.3045938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuicK-means: Acceleration of K-means by learning a fast transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Giffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Machine Learning, 110, pp.881-905. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-05965-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174845v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and convergence rate of the Frank-Wolfe Algorithm for the m-EXACT-SPARSE Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919761v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Screening: Accelerating First-Order Algorithms for the Lasso and Group-Lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (19), pp.20. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2447503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (3), pp.922 - 932. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2011.2168211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (7), pp.2046-2057. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2011.2109381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00567152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch estimation of piano sounds using a new probabilistic spectral smoothness principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (6), pp.1643-1654. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASL.2009.2038819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Permutations in Monarch Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10889798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straight-Through meets Sparse Recovery: the Support Exploration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Malgouyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2024, the 41st International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the prediction of trumpet bifurcation diagrams: towards a tool for trumpet designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fréour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Arimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cochelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Acoustics Association; Acoustical Society of Italy, Sep 2023, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vessel behaviour classification from AIS without geographical biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Sturgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Couëtoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering out time-frequency areas using Gabor multipliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Krémé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Torresani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: 45th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint-sparse modeling for audio inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of finite signals with low-rank STFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Usevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Freiburg, Germany. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2018.8450745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse non-local similarity modeling for audio inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase reconstruction for time-frequency inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Latent Variable Analysis and Signal Separation (LVA/ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase inpainting in time-frequency plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Marina Kreme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being low-rank in the time-frequency plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Wolfe Algorithm for the Exact Sparse Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la faiblesse de rang en temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of musical noise using localization of isolated peaks in time-frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Rencker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenwu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plumbley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex nonnegative matrix factorization with missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vietri sul Mare, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spectral transportation with application to music transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Flamary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorisation archétypale en matrices non-négatives avec données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Févotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur l'apprentissage automatique (CAp 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of musical gesture continuation and a baseline system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Computer Music Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème d'échantillonnage compressif avec permutation des capteurs et une solution de type branch-and-bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed sensing with unknown sensor permutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP - IEEE International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881407v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing The Problem of Music Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bob L. Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Bardeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Screening Principle for the Lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference EUSIPCO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisboa, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880787v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse underwater acoustic imaging: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse reconstruction techniques for near-field underwater acoustic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Pursuit With Stochastic Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anthoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference EUSIPCO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constrained Matching Pursuit Approach to Audio Declipping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing, IEEE International Conference on (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00557021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reproducible Research Framework for Audio Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria subjective and objective evaluation of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 38th International Conference on Sound Quality Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Pitea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of discrete-state discriminant approaches to single-sensor source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Work. Appli. Sig. Proces. Audio and Acous. (WASPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, New Paltz, NY, United States. pp.97-100, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASPAA.2009.5346515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectation-maximization algorithm for multi-pitch estimation and separation of overlapping harmonic spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2009.4960273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimateurs oracles pour la séparation de sources monocapteur par approches spectrales à états discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Music Information Retrieval Evaluation eXchange (MIREX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptually-based evaluation of the errors usually made when automatically transcribing music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Int. Conf. Music Information Retrieval (ISMIR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Philadelphia, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic transcription of piano music based on HMM tracking of jointly-estimated pitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Eur. Conf. Sig. Proces. (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch detection for piano music: Benchmarking a few approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">154th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.2942555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Method for Pitch Estimation of Piano Tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.249-252, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2007.366663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipitch estimation of quasi-harmonic sounds in colored noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Int. Conf. on Digital Audio Effects (DAFx-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic Plus Noise Decomposition: Time-frequency Reassignment Versus a Subspace Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">120th AES Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two representation tools to analyse non-stationary sounds in a perceptual context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gibiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase characterization of soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gibiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">149th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting: problem statement, relation with sparse representations and some experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMALL Workshop on Sparse Dictionary Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, London, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00560110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting: problem statement, relation with sparse representations and some experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Elad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PEASS Toolkit - Perceptual Evaluation methods for Audio Source Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Conf. on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Malo, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Sensing in Acoustic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holger Boche; Robert Calderbank; Gitta Kutyniok; Jan Vybíral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compressed Sensing and its Applications - MATHEON Workshop 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser Basel, pp.169-192, 2015, Applied and Numerical Harmonic Analysis, 978-3-319-16041-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone detector and method therefor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20040047370 EP1395065. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio inpainting based on joint-sparse modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective quality assessment of audio source separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Harlander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Hohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7297, 2010, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00485729v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPS - A piano database for multipitch estimation and automatic transcription of music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Tone Generation on the StarCoreTM SC140/SC1400 Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cougoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AN2274, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Tone Detection Using Teager-Kaiser Energy Operators on the StarCore SC140 Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucio F.C. Pessoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Melles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] AN2384, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription automatique de la musique de piano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 2008. English. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00004867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Solving of the Group-Lasso via Dynamic Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Ralaivola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPARS15 - Signal Processing with Adaptive Sparse Structured Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater acoustic imaging: sparse models and implementation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Emiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Stefanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gribonval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Travelling Workshop for Interacting Sparse Models and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="645220FA"/>
+    <w:nsid w:val="3C2FD9D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-emiya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-6943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158421981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sturgis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Mohamed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Arimoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861427v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kreme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3045938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174845v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giffon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05965-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919761v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cherfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Adler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Jafari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2168211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Harlander" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2109381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038819" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889798" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964976v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03775942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Toumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717931v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rencker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plumbley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01346492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01336348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bascou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob L. Sturm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bardeli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Langlois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881407v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853755" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880787v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stefanakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557021v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946407" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2009.5346515" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Daniel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366663" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2942555" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545477v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio F.C. Pessoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485729v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougoule" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-emiya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7102-6943" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158421981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04584163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sturgis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Emiya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cou&#235;toux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun Mohamed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Arimoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04059073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.21.83" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861427v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kreme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3045938" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174845v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giffon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Kadri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Ralaivola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-05965-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919761v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Cherfaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2447503" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Adler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Jafari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Elad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2168211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Harlander" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Hohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2011.2109381" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Badeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2009.2038819" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10889798" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964976v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malgouyres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03775942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456153v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torresani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Toumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717931v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usevich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680669v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01881329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573204v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472614v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rencker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwu Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plumbley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01346492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;votte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377533v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01334618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01336348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bascou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881407v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853755" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob L. Sturm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Bardeli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Langlois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880787v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00661526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stefanakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946407" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587688v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452636v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPAA.2009.5346515" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960273" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Daniel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545065v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2942555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2007.366663" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grenier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gibiat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Padilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio F.C. Pessoa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01928569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485729v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545621v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cougoule" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00004867v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>