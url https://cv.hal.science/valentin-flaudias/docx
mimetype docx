--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -126,4329 +126,4308 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+                <w:t xml:space="preserve">New challenges and perspectives on the organic halo effect on calories estimation: A brief review and Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+                <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
+                <w:t xml:space="preserve">Théo Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.105460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378716v1</w:t>
+                <w:t xml:space="preserve">hal-05110935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges and perspectives on the organic halo effect on calories estimation: A brief review and Meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Durand</w:t>
+                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Besson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.105460. </w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110935v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media use and roles of self-objectification, self-compassion and body image concerns: a systematic review</w:t>
+                <w:t xml:space="preserve">Sensation of time passing during meals and risks of eating disorders: A pilot study in a non-clinical sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sarda</w:t>
+                <w:t xml:space="preserve">Quentin Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire El-Jor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40337-025-01353-4⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.108216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289796v1</w:t>
+                <w:t xml:space="preserve">hal-05544241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological assessment fails to predict relapse among cigarette smokers: A prospective study of neurocognitive abilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+                <w:t xml:space="preserve">Social media use and roles of self-objectification, self-compassion and body image concerns: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El-Jor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Patiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-025-01353-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383364v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anorexia nervosa: Enhancing motivation to change with self-determination theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Damase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing new substance use behaviors in youth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Neuropsychological assessment fails to predict relapse among cigarette smokers: A prospective study of neurocognitive abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1339751⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.107940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817930v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggestibility, Facebook use and relationship with substance addictive behaviors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preventing new substance use behaviors in youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.10.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1339751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587260v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluer un programme de remédiation cognitive dans l’anorexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villemeyre-Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.317-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04322099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer un programme de remédiation cognitive dans l’anorexie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suggestibility, Facebook use and relationship with substance addictive behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tinquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bègue Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chirain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 49 (3), pp.317-320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.01.017⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587253v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miele</w:t>
+                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t>
+              <w:t xml:space="preserve">Medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04227145v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'efficacité d'une application smartphone sur la réduction du biais attentionnel à l'alcool chez des étudiants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Chakroun- Baggioni</w:t>
+                <w:t xml:space="preserve">Sylvie Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mennuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182867v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed clinical features between eating disorders and types of bipolar disorder: Results from the FondaMental Advanced Centers of Expertise - Bipolar Disorder cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l'efficacité d'une application smartphone sur la réduction du biais attentionnel à l'alcool chez des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Brousse</w:t>
+                <w:t xml:space="preserve">Nadia Chakroun- Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106288v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Attentional Networks in Smoking Behavior Among Young Adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crossed clinical features between eating disorders and types of bipolar disorder: Results from the FondaMental Advanced Centers of Expertise - Bipolar Disorder cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ntr/ntac124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587242v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Smartphone Application on the Reduction of Attentional Bias Toward Alcohol Among Students(†)</w:t>
+                <w:t xml:space="preserve">The effects of exposure to social media images of thin and average size women on body satisfaction among young women: Emotion regulation and self-efficacy as modulating factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.790030⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.292-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662408v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of exposure to social media images of thin and average size women on body satisfaction among young women: Emotion regulation and self-efficacy as modulating factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Smartphone Application on the Reduction of Attentional Bias Toward Alcohol Among Students(†)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chakroun-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.09.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.790030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.790030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329300v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the COVID-19 pandemic on the psychotropic drug consumption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Attentional Networks in Smoking Behavior Among Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1020023⟩</w:t>
+              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.1906-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ntr/ntac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587223v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lockdown Impact on Stress, Coping Strategies, and Substance Use in Teenagers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Izaute</w:t>
+                <w:t xml:space="preserve">Effect of the COVID-19 pandemic on the psychotropic drug consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Benistand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.790704. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.790704⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.1020023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661622v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’hypnose avec utilisation d’un paradigme dans l’anorexie mentale : à propos d’un cas clinique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lockdown Impact on Stress, Coping Strategies, and Substance Use in Teenagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Bourduge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.M. Llorca</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.04.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.790704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.790704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587362v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intérêt de l’hypnose avec utilisation d’un paradigme dans l’anorexie mentale : à propos d’un cas clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (2), pp.226-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661639v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319818v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Naassïla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.108-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230874v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study of negative framing message aimed at reducing dietary restraint intentions for eating disorder prevention: The mediating role of self-efficacy.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816803v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pilot study of negative framing message aimed at reducing dietary restraint intentions for eating disorder prevention: The mediating role of self-efficacy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Flaudias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Lamboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.8890</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177104v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Efficacy Mediates the Effect of Framing Eating Disorders Prevention Message on Intentions to Have a Sufficient Weight: A Pilot Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamboy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18178980⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587273v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Early Impact of the COVID-19 Lockdown on Stress and Addictive Behaviors in an Alcohol-Consuming Student Population in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Cheryl J Cherpitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Boudesseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.628631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.628631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Self-Efficacy Mediates the Effect of Framing Eating Disorders Prevention Message on Intentions to Have a Sufficient Weight: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Naassila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.8980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18178980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329128v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatization toward People with Anorexia Nervosa, Bulimia Nervosa, and Binge Eating Disorder: A Scoping Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Naassila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13082834⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (13), pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03468754v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive function in binge eating disorder and food addiction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stigmatization toward People with Anorexia Nervosa, Bulimia Nervosa, and Binge Eating Disorder: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2021.110400⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13082834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04587295v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Networking Sites and Perceived Content Influence: An Exploratory Analysis from Focus Groups with French Adolescents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cognitive function in binge eating disorder and food addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17197025⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.110400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2021.110400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587365v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol use and bipolar disorder comorbidity: Synthesis and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dahdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Semaoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tremey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Samalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41 (S1), pp.S470-S470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2017.01.535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge de la bronchopneumopathie chronique obstructive des fumeurs et aide à l’arrêt du tabac après dépistage dans les quartiers prioritaires de la ville de Clermont-Ferrand</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social Networking Sites and Perceived Content Influence: An Exploratory Analysis from Focus Groups with French Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.065⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (19), pp.7025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17197025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587384v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Attentional Bias in Individuals With Alcohol Use Disorders With a Tablet Application: A Randomized Controlled Trial Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chakroun-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (1), pp.51-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/alcalc/agz080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’efficacité d’une application smartphone sur la réduction du biais attentionnel à l’alcool chez des étudiants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prise en charge de la bronchopneumopathie chronique obstructive des fumeurs et aide à l’arrêt du tabac après dépistage dans les quartiers prioritaires de la ville de Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchandise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doly-Kuchcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.39-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383234v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 pandemic lockdown and problematic eating behaviors in a student population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,2288 +4511,2425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03261165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-Cal: Development of a controlled database of high- and low-calorie food matched with non-food pictures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Évaluation de l’efficacité d’une application smartphone sur la réduction du biais attentionnel à l’alcool chez des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Favre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chakroun-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096543v1</w:t>
+                <w:t xml:space="preserve">hal-03383234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional evaluation of craving and impulsivity among people admitted for alcohol-related problems in emergency department</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Food-Cal: Development of a controlled database of high- and low-calorie food matched with non-food pictures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corubolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meary David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.12.118⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-019-00687-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982438v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Will and Alcohol Consumption Impact on the Estimation of Responsibility on a Judgment Task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A multi-dimensional evaluation of craving and impulsivity among people admitted for alcohol-related problems in emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Teisseidre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chalmeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826084.2019.1608251⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 272, pp.569-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.12.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329058v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders: The Metacognitive Hub Model</w:t>
+                <w:t xml:space="preserve">Free-Will and Alcohol Consumption Impact on the Estimation of Responsibility on a Judgment Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard Review of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (5), pp.326 - 331. </w:t>
+              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (11), pp.1903-1907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/hrp.0000000000000225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10826084.2019.1608251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289449v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders: The Metacognitive Hub Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harvard Review of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (5), pp.326-331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HRP.0000000000000225⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (5), pp.326 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/hrp.0000000000000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384764v1</w:t>
+                <w:t xml:space="preserve">hal-04289449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craving Mediates the Relation Between Impulsivity and Alcohol Consumption Among University Students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The calories underestimation of “organic” food: Exploring the impact of implicit evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal on Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajad.12944⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.134-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384740v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calories underestimation of “organic” food: Exploring the impact of implicit evaluations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Craving Mediates the Relation Between Impulsivity and Alcohol Consumption Among University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid De Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">American Journal on Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.489-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajad.12944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068965v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment in hospital for alcohol-dependent patients decreases attentional bias</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Brun</w:t>
+                <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Riquelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peyrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NDT.S42556⟩</w:t>
+              <w:t xml:space="preserve">Harvard Review of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (5), pp.326-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HRP.0000000000000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724359v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptomatology long-term evolution after hospitalization for anorexia nervosa: Drive for thinness to explain effects of body dissatisfaction on type of outcome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Treatment in hospital for alcohol-dependent patients decreases attentional bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.05.024⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NDT.S42556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915437v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquet neutre : l’étude qui fait tousser les tabacologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (6), pp.489-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s New in Addiction Prevention in Young People: A Literature Review of the Last Years of Research</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Symptomatology long-term evolution after hospitalization for anorexia nervosa: Drive for thinness to explain effects of body dissatisfaction on type of outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Prost-Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Riou França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01131⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 266, pp.212 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656985v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Tobacco Craving and Quality of Life among French Students: Results of a Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What’s New in Addiction Prevention in Young People: A Literature Review of the Last Years of Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célian Bertin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cédric Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826084.2017.1385634⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691025v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive Functions in Tobacco Dependence: Importance of Inhibitory Capacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between Tobacco Craving and Quality of Life among French Students: Results of a Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Picot</w:t>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+                <w:t xml:space="preserve">Jean Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10826084.2017.1385634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717380v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Exposure to Alcohol Advertising in a Sports Context Influences Implicit Attitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+                <w:t xml:space="preserve">Executive Functions in Tobacco Dependence: Importance of Inhibitory Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bègue</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.12966⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717508v1</w:t>
+                <w:t xml:space="preserve">hal-01717380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Alcohol Abuse Through Social Networking Sites: A First Assessment of a Two-Year Ecological Approach</w:t>
+                <w:t xml:space="preserve">Dynamic Exposure to Alcohol Advertising in a Sports Context Influences Implicit Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Duke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (12), </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (2), pp.422 - 428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/jmir.4233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.12966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717494v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+                <w:t xml:space="preserve">Preventing Alcohol Abuse Through Social Networking Sites: A First Assessment of a Two-Year Ecological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Boudesseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-014-0697-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.4233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446756v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief review of three manipulations of the Stroop task focusing on the automaticity of semantic access</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/pb.am⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.543-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-014-0697-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717517v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A brief review of three manipulations of the Stroop task focusing on the automaticity of semantic access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (2), pp.199 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/pb.am⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6823,262 +6939,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Atzemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shankland Rebecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès suisse de pédagogie spécialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Fribourg (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de comportement dans l'anorexie mentale : vers une prise en compte de la théorie de l'autodétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Damase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, May 2023, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7088,105 +7204,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche tétradique des conduites addictives : de la neuropsychologie à l’influence sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychology. Nantes Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05262751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7254,51 +7370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BA04C95"/>
+    <w:nsid w:val="E33927A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7485,51 +7601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-flaudias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7774-3676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Patiram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01353-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04817930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Loisy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1339751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapoton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue Shankland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chirain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.10.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villemeyre-Plane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.01.017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun- Baggioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106288v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.05.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntac124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun-Baggioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.790030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Barr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.09.011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benistand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1020023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Bourduge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.790704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geneste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Llorca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.04.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816803v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178980" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Cherpitel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.628631" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;sert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082834" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587295v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rodrigue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legendre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Daoust" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2021.110400" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahdouh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semaoune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tremey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2017.01.535" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchandise" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doly-Kuchcik" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.065" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agz080" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Rodgers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2020.00053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096543v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corubolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00687-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teisseidre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chalmeton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Bertin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.118" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Girod" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1608251" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289449v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hrp.0000000000000225" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HRP.0000000000000225" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12944" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.02.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01724359v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Planche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S42556" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prost-Lehmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.05.024" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135560v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#232;gue" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.10.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656985v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01131" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691025v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2017.1385634" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150940" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Duke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12966" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H1B0LHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.4233" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717517v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.am" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852253v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankland Rebecca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-flaudias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7774-3676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110935v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105460" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05544241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108216" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Patiram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01353-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04817930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Loisy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1339751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villemeyre-Plane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.01.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapoton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue Shankland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chirain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun- Baggioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.05.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.09.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun-Baggioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.790030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntac124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benistand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1020023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Bourduge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.790704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geneste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Llorca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.04.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Cherpitel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.628631" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;sert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082834" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rodrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Daoust" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2021.110400" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahdouh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semaoune" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tremey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2017.01.535" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agz080" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchandise" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doly-Kuchcik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Rodgers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2020.00053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corubolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00687-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teisseidre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chalmeton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Bertin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Girod" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1608251" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hrp.0000000000000225" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.02.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12944" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384764v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HRP.0000000000000225" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01724359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Planche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S42556" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135560v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#232;gue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.10.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prost-Lehmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.05.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDVPDGP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656985v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01131" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2017.1385634" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150940" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Duke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12966" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H1B0LHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.4233" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.am" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankland Rebecca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>