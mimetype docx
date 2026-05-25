--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -126,6810 +126,7200 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New challenges and perspectives on the organic halo effect on calories estimation: A brief review and Meta-analysis</w:t>
+                <w:t xml:space="preserve">Craving in eating disorders: Mapping the concept through a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Durand</w:t>
+                <w:t xml:space="preserve">Aurélien Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Besson</w:t>
+                <w:t xml:space="preserve">C. Lakritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">S. Iceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.105460. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 181, pp.106515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2025.106515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110935v1</w:t>
+                <w:t xml:space="preserve">hal-05620610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+                <w:t xml:space="preserve">New challenges and perspectives on the organic halo effect on calories estimation: A brief review and Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+                <w:t xml:space="preserve">François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
+                <w:t xml:space="preserve">Théo Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fantini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.105460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378716v1</w:t>
+                <w:t xml:space="preserve">hal-05110935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensation of time passing during meals and risks of eating disorders: A pilot study in a non-clinical sample</w:t>
+                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hallez</w:t>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108216⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544241v1</w:t>
+                <w:t xml:space="preserve">hal-05378716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media use and roles of self-objectification, self-compassion and body image concerns: a systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Disordered Eating in Emerging Adults: A Narrative Review and Recommendations for Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire El-Jor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Filippone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40337-025-01353-4⟩</w:t>
+              <w:t xml:space="preserve">Emerging Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.721-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/21676968251318056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289796v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anorexia nervosa: Enhancing motivation to change with self-determination theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensation of time passing during meals and risks of eating disorders: A pilot study in a non-clinical sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.011⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.108216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322260v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological assessment fails to predict relapse among cigarette smokers: A prospective study of neurocognitive abilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Social media use and roles of self-objectification, self-compassion and body image concerns: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El-Jor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+                <w:t xml:space="preserve">Dylan Patiram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-025-01353-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383364v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing new substance use behaviors in youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+                <w:t xml:space="preserve">Anorexia nervosa: Enhancing motivation to change with self-determination theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Loisy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Damase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1339751⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817930v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer un programme de remédiation cognitive dans l’anorexie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychological assessment fails to predict relapse among cigarette smokers: A prospective study of neurocognitive abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pires</w:t>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Villemeyre-Plane</w:t>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berthoz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.01.017⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.107940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2023.107940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587253v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suggestibility, Facebook use and relationship with substance addictive behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preventing new substance use behaviors in youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chapoton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Bouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.10.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1339751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587260v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer un programme de remédiation cognitive dans l’anorexie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villemeyre-Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Naillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">P.-M. Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.317-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2022.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04322099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pires</w:t>
+                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Denizot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miele</w:t>
+                <w:t xml:space="preserve">Julien Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t>
+              <w:t xml:space="preserve">Medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04227145v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'efficacité d'une application smartphone sur la réduction du biais attentionnel à l'alcool chez des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">La dépense énergétique est différente selon le caractère restrictif ou purgatif de l’anorexie mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. El Gritli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Chakroun- Baggioni</w:t>
+                <w:t xml:space="preserve">N. Farigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (2), pp.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182867v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed clinical features between eating disorders and types of bipolar disorder: Results from the FondaMental Advanced Centers of Expertise - Bipolar Disorder cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suggestibility, Facebook use and relationship with substance addictive behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">B. Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélia Godin</w:t>
+                <w:t xml:space="preserve">F. Tinquaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Brousse</w:t>
+                <w:t xml:space="preserve">Laurent Bègue Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chirain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.05.017⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106288v1</w:t>
+                <w:t xml:space="preserve">hal-04587260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of exposure to social media images of thin and average size women on body satisfaction among young women: Emotion regulation and self-efficacy as modulating factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maréva Barré</w:t>
+                <w:t xml:space="preserve">Selflife: A Life Skills Development Tool to Prevent Sexual Violence among Healthcare Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rodgers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mennuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Body Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.09.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20065198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329300v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Smartphone Application on the Reduction of Attentional Bias Toward Alcohol Among Students(†)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'efficacité d'une application smartphone sur la réduction du biais attentionnel à l'alcool chez des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chakroun- Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662408v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Attentional Networks in Smoking Behavior Among Young Adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crossed clinical features between eating disorders and types of bipolar disorder: Results from the FondaMental Advanced Centers of Expertise - Bipolar Disorder cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélia Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ntr/ntac124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2023.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587242v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the COVID-19 pandemic on the psychotropic drug consumption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of exposure to social media images of thin and average size women on body satisfaction among young women: Emotion regulation and self-efficacy as modulating factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maréva Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1020023⟩</w:t>
+              <w:t xml:space="preserve">Body Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.292-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bodyim.2022.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587223v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lockdown Impact on Stress, Coping Strategies, and Substance Use in Teenagers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Attentional Networks in Smoking Behavior Among Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Morel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.790704⟩</w:t>
+              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.1906-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ntr/ntac124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661622v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’hypnose avec utilisation d’un paradigme dans l’anorexie mentale : à propos d’un cas clinique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Smartphone Application on the Reduction of Attentional Bias Toward Alcohol Among Students(†)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.M. Llorca</w:t>
+                <w:t xml:space="preserve">Nadia Chakroun-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.04.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.790030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.790030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587362v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the COVID-19 pandemic on the psychotropic drug consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Benistand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Besson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1020023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661639v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lockdown Impact on Stress, Coping Strategies, and Substance Use in Teenagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Bourduge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.790704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.790704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319818v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt de l’hypnose avec utilisation d’un paradigme dans l’anorexie mentale : à propos d’un cas clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Biseul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+                <w:t xml:space="preserve">R. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (2), pp.226-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2021.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230874v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study of negative framing message aimed at reducing dietary restraint intentions for eating disorder prevention: The mediating role of self-efficacy.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive function in binge eating disorder and food addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Flaudias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rodrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Daoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111, pp.110400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2021.110400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816803v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03177104v1</w:t>
+                <w:t xml:space="preserve">hal-03661639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Impact of the COVID-19 Lockdown on Stress and Addictive Behaviors in an Alcohol-Consuming Student Population in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Naassïla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.628631⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.108-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2021.0664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423331v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Efficacy Mediates the Effect of Framing Eating Disorders Prevention Message on Intentions to Have a Sufficient Weight: A Pilot Study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The course of bipolar disorder as a function of the presence and sequence of onset of comorbid alcohol use disorders in outpatients attending the Fondamental Advanced Centres of Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia M'Bailara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18178980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2021.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587273v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A pilot study of negative framing message aimed at reducing dietary restraint intentions for eating disorder prevention: The mediating role of self-efficacy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Naassila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.8890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18178980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329128v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatization toward People with Anorexia Nervosa, Bulimia Nervosa, and Binge Eating Disorder: A Scoping Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamboy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13082834⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03468754v1</w:t>
+                <w:t xml:space="preserve">hal-03177104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive function in binge eating disorder and food addiction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-Efficacy Mediates the Effect of Framing Eating Disorders Prevention Message on Intentions to Have a Sufficient Weight: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.8980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18178980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2021.110400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04587295v1</w:t>
+                <w:t xml:space="preserve">hal-04587273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol use and bipolar disorder comorbidity: Synthesis and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Early Impact of the COVID-19 Lockdown on Stress and Addictive Behaviors in an Alcohol-Consuming Student Population in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dahdouh</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Semaoune</w:t>
+                <w:t xml:space="preserve">Cheryl J Cherpitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tremey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Jordane Boudesseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2017.01.535⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.628631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.628631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587445v1</w:t>
+                <w:t xml:space="preserve">hal-03423331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Networking Sites and Perceived Content Influence: An Exploratory Analysis from Focus Groups with French Adolescents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'impact de la Covid-19 sur la santé mentale des étudiants : mini-synthèse de la littérature actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Naassila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17197025⟩</w:t>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (13), pp.108-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1984/nrp.2021.0664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587365v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Attentional Bias in Individuals With Alcohol Use Disorders With a Tablet Application: A Randomized Controlled Trial Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stigmatization toward People with Anorexia Nervosa, Bulimia Nervosa, and Binge Eating Disorder: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/alcalc/agz080⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13082834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02978292v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge de la bronchopneumopathie chronique obstructive des fumeurs et aide à l’arrêt du tabac après dépistage dans les quartiers prioritaires de la ville de Clermont-Ferrand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 pandemic lockdown and problematic eating behaviors in a student population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perriot</w:t>
+                <w:t xml:space="preserve">R. F. Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marchandise</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.826-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.2020.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587384v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03261165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic lockdown and problematic eating behaviors in a student population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Billieux</w:t>
+                <w:t xml:space="preserve">Évaluation de l’efficacité d’une application smartphone sur la réduction du biais attentionnel à l’alcool chez des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chakroun-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03261165v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’efficacité d’une application smartphone sur la réduction du biais attentionnel à l’alcool chez des étudiants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alcohol use and bipolar disorder comorbidity: Synthesis and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dahdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Semaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tremey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Samalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Chakroun-Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (S1), pp.S470-S470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpsy.2017.01.535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383234v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-Cal: Development of a controlled database of high- and low-calorie food matched with non-food pictures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Social Networking Sites and Perceived Content Influence: An Exploratory Analysis from Focus Groups with French Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Favre</w:t>
+                <w:t xml:space="preserve">Mabrouk Nekaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Corubolo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Franck Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-019-00687-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (19), pp.7025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17197025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096543v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional evaluation of craving and impulsivity among people admitted for alcohol-related problems in emergency department</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prise en charge de la bronchopneumopathie chronique obstructive des fumeurs et aide à l’arrêt du tabac après dépistage dans les quartiers prioritaires de la ville de Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marchandise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Doly-Kuchcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 272, pp.569-571. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.39-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.12.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2019.11.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982438v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Will and Alcohol Consumption Impact on the Estimation of Responsibility on a Judgment Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reducing Attentional Bias in Individuals With Alcohol Use Disorders With a Tablet Application: A Randomized Controlled Trial Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chakroun-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826084.2019.1608251⟩</w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (1), pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agz080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329058v1</w:t>
+                <w:t xml:space="preserve">hal-02978292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders: The Metacognitive Hub Model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Riquelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peyrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Eschalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Harvard Review of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (5), pp.326 - 331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/hrp.0000000000000225⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 27 (5), pp.326-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HRP.0000000000000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289449v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The calories underestimation of “organic” food: Exploring the impact of implicit evaluations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Craving Mediates the Relation Between Impulsivity and Alcohol Consumption Among University Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid De Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">American Journal on Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.489-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajad.12944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068965v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craving Mediates the Relation Between Impulsivity and Alcohol Consumption Among University Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The calories underestimation of “organic” food: Exploring the impact of implicit evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal on Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajad.12944⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.134-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384740v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Eschalier</w:t>
+                <w:t xml:space="preserve">Food-Cal: Development of a controlled database of high- and low-calorie food matched with non-food pictures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corubolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meary David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard Review of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HRP.0000000000000225⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-019-00687-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384764v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment in hospital for alcohol-dependent patients decreases attentional bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A multi-dimensional evaluation of craving and impulsivity among people admitted for alcohol-related problems in emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Teisseidre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Brun</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Chalmeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celian Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 272, pp.569-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.12.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/NDT.S42556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01724359v1</w:t>
+                <w:t xml:space="preserve">hal-01982438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquet neutre : l’étude qui fait tousser les tabacologues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Free-Will and Alcohol Consumption Impact on the Estimation of Responsibility on a Judgment Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (11), pp.1903-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826084.2019.1608251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.10.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02135560v1</w:t>
+                <w:t xml:space="preserve">hal-04329058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptomatology long-term evolution after hospitalization for anorexia nervosa: Drive for thinness to explain effects of body dissatisfaction on type of outcome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward a Triadic Approach to Craving in Addictive Disorders: The Metacognitive Hub Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.05.024⟩</w:t>
+              <w:t xml:space="preserve">Harvard Review of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (5), pp.326 - 331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/hrp.0000000000000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01915437v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What’s New in Addiction Prevention in Young People: A Literature Review of the Last Years of Research</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Treatment in hospital for alcohol-dependent patients decreases attentional bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01131⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/NDT.S42556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656985v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Tobacco Craving and Quality of Life among French Students: Results of a Cross-Sectional Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paquet neutre : l’étude qui fait tousser les tabacologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826084.2017.1385634⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (6), pp.489-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691025v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive Functions in Tobacco Dependence: Importance of Inhibitory Capacities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Symptomatology long-term evolution after hospitalization for anorexia nervosa: Drive for thinness to explain effects of body dissatisfaction on type of outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Prost-Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Riou França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 266, pp.212 - 217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717380v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Exposure to Alcohol Advertising in a Sports Context Influences Implicit Attitudes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What’s New in Addiction Prevention in Young People: A Literature Review of the Last Years of Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Duke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frank Pizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.12966⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01717508v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Alcohol Abuse Through Social Networking Sites: A First Assessment of a Two-Year Ecological Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Relationship between Tobacco Craving and Quality of Life among French Students: Results of a Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célian Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bègue</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/jmir.4233⟩</w:t>
+              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826084.2017.1385634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717494v1</w:t>
+                <w:t xml:space="preserve">hal-01691025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+                <w:t xml:space="preserve">Executive Functions in Tobacco Dependence: Importance of Inhibitory Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorge Lopez-Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (2), pp.543-549. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-014-0697-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446756v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief review of three manipulations of the Stroop task focusing on the automaticity of semantic access</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic Exposure to Alcohol Advertising in a Sports Context Influences Implicit Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Duke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/pb.am⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (2), pp.422 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.12966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717517v1</w:t>
+                <w:t xml:space="preserve">hal-01717508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Preventing Alcohol Abuse Through Social Networking Sites: A First Assessment of a Two-Year Ecological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid de Chazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Boudesseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.4233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioral and electrophysiological investigation of semantic and response conflict in the Stroop task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Augustinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Silvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.543-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-014-0697-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A brief review of three manipulations of the Stroop task focusing on the automaticity of semantic access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (2), pp.199 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/pb.am⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-letter coloring and spatial cuing do not eliminate or reduce a semantic contribution to the Stroop effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Augustinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (6), pp.827-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/PBR.17.6.827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6939,262 +7329,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet d’un programme de lecture basé sur la pleine conscience sur des aspects affectifs et cognitifs d’élèves avec dyslexie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Atzemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shankland Rebecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès suisse de pédagogie spécialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Fribourg (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de comportement dans l'anorexie mentale : vers une prise en compte de la théorie de l'autodétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Damase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREPACO, May 2023, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7204,105 +7594,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche tétradique des conduites addictives : de la neuropsychologie à l’influence sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychology. Nantes Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05262751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7370,51 +7760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E33927A2"/>
+    <w:nsid w:val="D46E39F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7601,51 +7991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-flaudias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7774-3676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110935v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105460" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05544241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108216" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Patiram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01353-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04817930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Loisy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1339751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villemeyre-Plane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.01.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapoton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue Shankland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chirain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun- Baggioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.05.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Barr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.09.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun-Baggioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.790030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntac124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benistand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1020023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Bourduge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.790704" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;ry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geneste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Llorca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.04.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Cherpitel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.628631" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brelet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;sert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082834" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rodrigue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legendre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Daoust" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2021.110400" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahdouh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semaoune" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tremey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2017.01.535" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978292v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agz080" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchandise" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doly-Kuchcik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.065" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Rodgers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2020.00053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096543v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corubolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00687-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teisseidre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chalmeton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Bertin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329058v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Girod" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1608251" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hrp.0000000000000225" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.02.019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12944" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384764v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HRP.0000000000000225" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01724359v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Planche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S42556" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135560v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#232;gue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.10.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915437v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prost-Lehmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.05.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDVPDGP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656985v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01131" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2017.1385634" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150940" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Duke" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12966" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H1B0LHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717494v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.4233" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.am" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852253v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankland Rebecca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valentin-flaudias" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7774-3676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05620610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lakritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2025.106515" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05110935v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Besson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05621634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Filippone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21676968251318056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05544241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05289796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Patiram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01353-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Damase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.11.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Picot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2023.107940" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04817930v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Loisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bouthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1339751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587253v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pires" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villemeyre-Plane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2022.01.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05620650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Gritli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gentes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Farigon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chapoton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue Shankland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chirain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.10.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04227145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Denizot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mennuti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20065198" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun- Baggioni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lia Godin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2023.05.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;va Barr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2022.09.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lannoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntac124" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662408v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chakroun-Baggioni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.790030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Benistand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1020023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661622v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Bourduge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Izaute" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.790704" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geneste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Llorca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2021.04.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rodrigue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Daoust" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2021.110400" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naass&#239;la" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia M'Bailara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2021.03.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178980" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587273v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Cherpitel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.628631" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Naassila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1984/nrp.2021.0664" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;sert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082834" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Rodgers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2020.00053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Llorca" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahdouh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semaoune" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tremey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Samalin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2017.01.535" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Nekaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17197025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perriot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchandise" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doly-Kuchcik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2019.11.065" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agz080" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Bertin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Riquelme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peyri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HRP.0000000000000225" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02384740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid De Chazeron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12944" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068965v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.02.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096543v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corubolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00687-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teisseidre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Chalmeton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.12.118" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Girod" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2019.1608251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/hrp.0000000000000225" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01724359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Planche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S42556" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02135560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brousse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#232;gue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.10.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Prost-Lehmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Riou Fran&#231;a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.05.024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDVPDGP5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pizon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Kempf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01131" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01691025v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perriot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2017.1385634" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150940" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717508v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#232;gue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Duke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.12966" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H1B0LHL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.4233" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446756v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Augustinova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Silvert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0697-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01717517v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.am" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/PBR.17.6.827" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Atzemian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankland Rebecca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262751v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>